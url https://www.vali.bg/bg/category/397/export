--- v6 (2026-08-23)
+++ v7 (2026-10-07)
@@ -43,66 +43,66 @@
   <si>
     <t>Реф. номер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>Стабилизатор POWERWALKER AVR 600, 600VA</t>
   </si>
   <si>
     <t>POWER-AVR-600</t>
   </si>
   <si>
     <t>ограничена наличност (до 3 бр.)</t>
   </si>
   <si>
     <t>Стабилизатор POWERWALKER AVR 1000, 1000VA</t>
   </si>
   <si>
     <t>POWER-AVR-1000</t>
   </si>
   <si>
+    <t>на път</t>
+  </si>
+  <si>
+    <t>Стабилизатор POWERWALKER AVR 1200, 1200VA</t>
+  </si>
+  <si>
+    <t>POWER-AVR-1200</t>
+  </si>
+  <si>
     <t>наличен</t>
   </si>
   <si>
-    <t>Стабилизатор POWERWALKER AVR 1200, 1200VA</t>
-[...4 lines deleted...]
-  <si>
     <t>Стабилизатор POWERWALKER AVR 1500 SIV, 1500VA</t>
   </si>
   <si>
     <t>POWER-AVR-1500</t>
-  </si>
-[...1 lines deleted...]
-    <t>не е в наличност</t>
   </si>
   <si>
     <t>Стабилизатор POWERWALKER AVR 2000 SIV, 2000VA</t>
   </si>
   <si>
     <t>POWER-AVR-2000</t>
   </si>
   <si>
     <t>Стабилизатор POWERWALKER AVR 3000 SIV, 3000 VA</t>
   </si>
   <si>
     <t>POWER-AVR-3000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -454,121 +454,121 @@
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
-        <v>34.8</v>
+        <v>39.78</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
-        <v>43.932</v>
+        <v>45.78</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4">
-        <v>48.264</v>
+        <v>48.024</v>
       </c>
       <c r="D4" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C5">
-        <v>68.016</v>
+        <v>70.884</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6">
-        <v>72.42</v>
+        <v>75.48</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7">
-        <v>99.72</v>
+        <v>103.92</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D8"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>