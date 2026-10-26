--- v6 (2026-09-11)
+++ v7 (2026-10-26)
@@ -34,84 +34,84 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Продукт</t>
   </si>
   <si>
     <t>Реф. номер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>Екран на стойка 125x125 cm, 2 в 1, мобилен комплект, 21575</t>
   </si>
   <si>
     <t>HAMA-21575</t>
   </si>
   <si>
+    <t>на път</t>
+  </si>
+  <si>
+    <t>Екран на стойка 155x155 cm, 2 в 1, 21574</t>
+  </si>
+  <si>
+    <t>HAMA-21574</t>
+  </si>
+  <si>
     <t>наличен</t>
   </si>
   <si>
-    <t>Екран на стойка 155x155 cm, 2 в 1, 21574</t>
-[...4 lines deleted...]
-  <si>
     <t>Екран на стойка ESTILLO, 180 x 180, 1:1, Бял</t>
   </si>
   <si>
     <t>EST-SCREEN-TRIPOD-180</t>
   </si>
   <si>
     <t>ограничена наличност (до 3 бр.)</t>
   </si>
   <si>
     <t>Проекторен екран за стена ESTILLO Roller Projector, 180 x 180, 1:1</t>
   </si>
   <si>
     <t>EST-SCREEN-ROLLER</t>
   </si>
   <si>
     <t>не е в наличност</t>
   </si>
   <si>
     <t>Екран на стойка 180x180 cm, 2 в 1, мобилен комплект, 21573</t>
   </si>
   <si>
     <t>HAMA-21573</t>
-  </si>
-[...1 lines deleted...]
-    <t>на път</t>
   </si>
   <si>
     <t>Екран за стена Roll-up, 175 x 175 cm; 1:1, мобилен, 21576</t>
   </si>
   <si>
     <t>HAMA-21576</t>
   </si>
   <si>
     <t>Екран на стойка  ESTILLO 244 х 183 см,120", бял, с черна рамка, 4:3, 11 кг</t>
   </si>
   <si>
     <t>EST-SCREEN-TRIPOD-240</t>
   </si>
   <si>
     <t>Estillo Екран за стена 240x240 см, бял, черна рамка, 11кг</t>
   </si>
   <si>
     <t>EST-SCREEN-ROLLER-240</t>
   </si>
   <si>
     <t>Estillo Електрически екран за стена  200 см х 200 см, бял, черна рамка, дистанционно,11кг</t>
   </si>
   <si>
     <t>EST-SCREEN-ELECTRIC-200</t>
   </si>
@@ -501,180 +501,180 @@
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
         <v>72.384</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
-        <v>79.428</v>
+        <v>79.572</v>
       </c>
       <c r="D3" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C4">
         <v>88.968</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C5">
         <v>92.028</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C6">
-        <v>94.032</v>
+        <v>93.972</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7">
-        <v>101.352</v>
+        <v>101.292</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8">
         <v>153.384</v>
       </c>
       <c r="D8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9">
         <v>153.384</v>
       </c>
       <c r="D9" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10" t="s">
         <v>25</v>
       </c>
       <c r="C10">
         <v>255.132</v>
       </c>
       <c r="D10" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11">
         <v>280.704</v>
       </c>
       <c r="D11" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12">
         <v>408.516</v>
       </c>
       <c r="D12" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D13"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>