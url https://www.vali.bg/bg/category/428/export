--- v7 (2026-09-13)
+++ v8 (2026-10-28)
@@ -76,75 +76,75 @@
   <si>
     <t>LOGITECH-R400</t>
   </si>
   <si>
     <t>Чанта за проектор BenQ BGQM01,  Черен</t>
   </si>
   <si>
     <t>BENQ-CB-BGQM01</t>
   </si>
   <si>
     <t>ограничена наличност (до 3 бр.)</t>
   </si>
   <si>
     <t>Безжичен Лазерен презентатор "Greenlight Pointer", 4в1, 139918</t>
   </si>
   <si>
     <t>HAMA-139918</t>
   </si>
   <si>
     <t>Таванна стойка за проектор HAMA, 8 kg, Сребрист</t>
   </si>
   <si>
     <t>HAMA-108784</t>
   </si>
   <si>
+    <t>Безжичен презентер Logitech R500s, Bluetooth, 2.4 GHz Wireless, Черен</t>
+  </si>
+  <si>
+    <t>LOGITECH-R500S-BK</t>
+  </si>
+  <si>
     <t>Чанта за проектор HAMA "Sportsline", L, Черен</t>
   </si>
   <si>
     <t>HAMA-101066</t>
   </si>
   <si>
-    <t>Безжичен презентер Logitech R500s, Bluetooth, 2.4 GHz Wireless, Черен</t>
-[...2 lines deleted...]
-    <t>LOGITECH-R500S-BK</t>
+    <t>не е в наличност</t>
   </si>
   <si>
     <t>Стойка за проектор HAMA, таван и стена, до 15 кг, 220880</t>
   </si>
   <si>
     <t>HAMA-220880</t>
   </si>
   <si>
     <t>Таванна стойка за проектори BenQ CM00G3</t>
   </si>
   <si>
     <t>BENQ-MOUNT-CM00G3</t>
-  </si>
-[...1 lines deleted...]
-    <t>не е в наличност</t>
   </si>
   <si>
     <t>Маса за проектор Hama на 2 нива, HAMA-77510</t>
   </si>
   <si>
     <t>HAMA-77510</t>
   </si>
   <si>
     <t>Стойка за проектори BenQ WM04G3, За стена, Сребриста</t>
   </si>
   <si>
     <t>BENQ-MOUNT-WM04G3</t>
   </si>
   <si>
     <t>Стойка за проектори BenQ WM06G3, За стена, Сребриста</t>
   </si>
   <si>
     <t>BENQ-MOUNT-WM06G3</t>
   </si>
   <si>
     <t>Стойка за проектор за стена Avtek WallMount Next 1200, до 20 кг, регулируема, бял</t>
   </si>
   <si>
     <t>AVTEK-1MVWM11</t>
   </si>
@@ -604,51 +604,51 @@
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
         <v>25.92</v>
       </c>
       <c r="D4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5">
-        <v>30.0</v>
+        <v>26.4</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6">
         <v>33.744</v>
       </c>
       <c r="D6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
@@ -660,250 +660,250 @@
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8">
         <v>37.428</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9">
-        <v>41.184</v>
+        <v>39.0</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
-        <v>45.0</v>
+        <v>41.184</v>
       </c>
       <c r="D10" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11">
+        <v>45.024</v>
+      </c>
+      <c r="D11" t="s">
         <v>24</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C12">
         <v>60.0</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13">
         <v>77.208</v>
       </c>
       <c r="D13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14">
         <v>124.992</v>
       </c>
       <c r="D14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15">
         <v>124.992</v>
       </c>
       <c r="D15" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16">
         <v>127.308</v>
       </c>
       <c r="D16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>38</v>
       </c>
       <c r="B17" t="s">
         <v>39</v>
       </c>
       <c r="C17">
         <v>129.0</v>
       </c>
       <c r="D17" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>40</v>
       </c>
       <c r="B18" t="s">
         <v>41</v>
       </c>
       <c r="C18">
         <v>129.0</v>
       </c>
       <c r="D18" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>42</v>
       </c>
       <c r="B19" t="s">
         <v>43</v>
       </c>
       <c r="C19">
         <v>147.0</v>
       </c>
       <c r="D19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20" t="s">
         <v>45</v>
       </c>
       <c r="C20">
         <v>151.8</v>
       </c>
       <c r="D20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21" t="s">
         <v>47</v>
       </c>
       <c r="C21">
         <v>183.456</v>
       </c>
       <c r="D21" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>48</v>
       </c>
       <c r="B22" t="s">
         <v>49</v>
       </c>
       <c r="C22">
         <v>346.656</v>
       </c>
       <c r="D22" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23" t="s">
         <v>51</v>
       </c>
       <c r="C23">
         <v>346.656</v>
       </c>
       <c r="D23" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>52</v>
       </c>
       <c r="B24" t="s">
         <v>53</v>
       </c>
       <c r="C24">
         <v>0.0</v>
       </c>
       <c r="D24" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D25"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>