--- v5 (2026-09-15)
+++ v6 (2026-10-30)
@@ -49,60 +49,60 @@
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>Спортен калъф за ръка HAMA Finest Sports, За телефони XL, Розов</t>
   </si>
   <si>
     <t>HAMA-177996</t>
   </si>
   <si>
     <t>наличен</t>
   </si>
   <si>
     <t>HAMA Калъф за слушалки и аксесоари, с кука за закопчаване, органайзер, черна</t>
   </si>
   <si>
     <t>HAMA-231046</t>
   </si>
   <si>
     <t>HAMA Калъф за слушалки и аксеосари, с кука тип карабина, кръгла, бежова</t>
   </si>
   <si>
     <t>HAMA-231047</t>
   </si>
   <si>
+    <t>Спортен калъф за ръка HAMA Finest Sports, За телефони, XXL, 177997</t>
+  </si>
+  <si>
+    <t>HAMA-177997</t>
+  </si>
+  <si>
     <t>HAMA Универсален калъф за телефон, размер 8.0x17.0 см, 3 компонента, черен</t>
   </si>
   <si>
     <t>HAMA-118894</t>
-  </si>
-[...4 lines deleted...]
-    <t>HAMA-177997</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -484,65 +484,65 @@
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
         <v>10.008</v>
       </c>
       <c r="D4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5">
-        <v>13.764</v>
+        <v>10.26</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6">
-        <v>13.98</v>
+        <v>13.764</v>
       </c>
       <c r="D6" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D7"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>