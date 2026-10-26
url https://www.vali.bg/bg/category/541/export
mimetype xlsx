--- v6 (2026-09-11)
+++ v7 (2026-10-26)
@@ -564,51 +564,51 @@
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8">
         <v>37.692</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9">
-        <v>82.992</v>
+        <v>77.808</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D10"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>