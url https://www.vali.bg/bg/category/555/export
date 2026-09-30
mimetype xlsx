--- v6 (2026-08-13)
+++ v7 (2026-09-30)
@@ -88,87 +88,87 @@
   <si>
     <t>CD-R80 MAXELL, 700MB, 52x, 25 бр</t>
   </si>
   <si>
     <t>ML-DC-CDR80-25</t>
   </si>
   <si>
     <t>CD-R80 MAXELL 25 pk PRINTABLE 52 speed cake box</t>
   </si>
   <si>
     <t>ML-DC-CDR80-25PR</t>
   </si>
   <si>
     <t>CD-R Music XL-II MAXELL, 700MB, 80 min, 25 бр</t>
   </si>
   <si>
     <t>ML-DC-CDRMUS-25</t>
   </si>
   <si>
     <t>CD-R80 MAXELL, 700MB, 52x, 50 бр</t>
   </si>
   <si>
     <t>ML-DC-CDR80-50</t>
   </si>
   <si>
+    <t>Дискове DVD-R MAXELL, 4,7 GB, 16x, 50 бр.</t>
+  </si>
+  <si>
+    <t>ML-DDVD-R4.7-50-SH</t>
+  </si>
+  <si>
+    <t>DVD+R MAXELL, 4,7 GB, 16x, 50 бр.</t>
+  </si>
+  <si>
+    <t>ML-DDVD-plusR4.7-50-SH</t>
+  </si>
+  <si>
+    <t>CD-R80 MAXELL cake box wrapped, 700MB, 52x, 50 бр</t>
+  </si>
+  <si>
+    <t>ML-DC-CDR80-50-CAKE</t>
+  </si>
+  <si>
+    <t>CD-R80 MAXELL, 700 MB, 52x, Printable, 50 бр.</t>
+  </si>
+  <si>
+    <t>ML-DC-CDR80-50PRINT</t>
+  </si>
+  <si>
+    <t>DVD-R MAXELL, 4,7 GB, 16x, Printable, 50 pk shrink wrapped</t>
+  </si>
+  <si>
+    <t>ML-DDVD-R-50PR-SHR</t>
+  </si>
+  <si>
+    <t>CD-R80 MAXELL 50 pk PRINTABLE 52 speed cake box</t>
+  </si>
+  <si>
+    <t>ML-DC-CDR80-50PRINT-CAKE</t>
+  </si>
+  <si>
     <t>ограничена наличност (до 3 бр.)</t>
-  </si>
-[...34 lines deleted...]
-    <t>ML-DC-CDR80-50PRINT-CAKE</t>
   </si>
   <si>
     <t>DVD-R MAXELL, 4,7 GB, 16x, Printable, 50 pk cake box</t>
   </si>
   <si>
     <t>ML-DDVD-R-50PR</t>
   </si>
   <si>
     <t>CD-R80 MAXELL, 700MB, 52x, 100 бр</t>
   </si>
   <si>
     <t>ML-DC-CDR80-100SHR</t>
   </si>
   <si>
     <t>DVD-R MAXELL, 4,7 GB, 16x, 100 бр. CAKE BOX</t>
   </si>
   <si>
     <t>ML-DDVD-R4.7-100PK-CAKE</t>
   </si>
   <si>
     <t>BD-R MAXELL, Single layer, Blu-Ray, 25 GB, 4x, Printable, 25 px.</t>
   </si>
   <si>
     <t>ML-DB-BDR25-25PRINT</t>
   </si>
@@ -562,51 +562,51 @@
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
-        <v>0.768</v>
+        <v>0.6</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
         <v>2.268</v>
       </c>
       <c r="D3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
@@ -677,135 +677,135 @@
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9">
         <v>8.592</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
         <v>9.816</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="C11">
         <v>10.428</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="C12">
         <v>10.428</v>
       </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C13">
         <v>10.428</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="C14">
         <v>13.5</v>
       </c>
       <c r="D14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="C15">
         <v>13.5</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C16">
         <v>14.424</v>
       </c>
       <c r="D16" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="C17">
         <v>15.336</v>
       </c>
       <c r="D17" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18" t="s">
         <v>40</v>
       </c>
       <c r="C18">
         <v>18.408</v>
@@ -817,51 +817,51 @@
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19" t="s">
         <v>42</v>
       </c>
       <c r="C19">
         <v>18.408</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20" t="s">
         <v>44</v>
       </c>
       <c r="C20">
         <v>18.948</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21">
         <v>19.2</v>
       </c>
       <c r="D21" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" t="s">
         <v>48</v>
       </c>
       <c r="C22">
         <v>19.2</v>