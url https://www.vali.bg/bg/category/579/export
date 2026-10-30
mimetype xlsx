--- v7 (2026-09-15)
+++ v8 (2026-10-30)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$21</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Продукт</t>
   </si>
   <si>
     <t>Реф. номер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>Кабелни връзки Kolink, 100 бр. 100mm, 2.5mm, Черен</t>
   </si>
   <si>
     <t>KOLINK-ACC-ZUUV-285</t>
   </si>
   <si>
     <t>наличен</t>
   </si>
   <si>
     <t>Кабелни връзки черни, 4,8 x 200 mm, 221000</t>
   </si>
   <si>
@@ -125,53 +125,50 @@
     <t>HAMA-220995</t>
   </si>
   <si>
     <t>Шлаух спирала черна Easy Cover 2.5 m x 20 mm, 220996</t>
   </si>
   <si>
     <t>HAMA-220996</t>
   </si>
   <si>
     <t>Канал PVC за скриване на кабел-100х7х2,1 см, 220894</t>
   </si>
   <si>
     <t>HAMA-220984</t>
   </si>
   <si>
     <t>HAMA Магнитен кабелен канал, 55 см, за монтаж на крака на маса, черен</t>
   </si>
   <si>
     <t>HAMA-220993</t>
   </si>
   <si>
     <t>uRage Органайзер за кабели „Spine“, 130 см, черен</t>
   </si>
   <si>
     <t>HAMA-186082</t>
-  </si>
-[...1 lines deleted...]
-    <t>на път</t>
   </si>
   <si>
     <t>HAMA Магнитен кабелен канал , 90 см, за стенен монтаж, черен</t>
   </si>
   <si>
     <t>HAMA-220992</t>
   </si>
   <si>
     <t>Стойка за стена за STARLINK acc. Mini Wall Mount</t>
   </si>
   <si>
     <t>STARLINK-MOUNT-WALL</t>
   </si>
   <si>
     <t>Стойка за покрив STARLINK acc. Mini Pivot Mount</t>
   </si>
   <si>
     <t>STARLINK-MOUNT-WALL1</t>
   </si>
   <si>
     <t>Стойка STARLINK Pivot Mount</t>
   </si>
   <si>
     <t>STARLINK-MOUNT-WALL2</t>
   </si>
@@ -608,227 +605,227 @@
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6">
         <v>5.112</v>
       </c>
       <c r="D6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7">
         <v>6.0</v>
       </c>
       <c r="D7" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8">
         <v>6.132</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9">
         <v>6.324</v>
       </c>
       <c r="D9" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10">
         <v>7.044</v>
       </c>
       <c r="D10" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
         <v>10.104</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12">
         <v>10.68</v>
       </c>
       <c r="D12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13">
         <v>10.98</v>
       </c>
       <c r="D13" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14">
         <v>11.532</v>
       </c>
       <c r="D14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15">
         <v>16.872</v>
       </c>
       <c r="D15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16">
         <v>18.0</v>
       </c>
       <c r="D16" t="s">
-        <v>37</v>
+        <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="C17">
         <v>21.78</v>
       </c>
       <c r="D17" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="C18">
         <v>101.748</v>
       </c>
       <c r="D18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C19">
         <v>101.748</v>
       </c>
       <c r="D19" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C20">
         <v>131.256</v>
       </c>
       <c r="D20" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D21"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 