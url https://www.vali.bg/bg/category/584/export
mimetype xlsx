--- v3 (2026-04-29)
+++ v4 (2026-06-14)
@@ -521,51 +521,51 @@
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6">
         <v>24.576</v>
       </c>
       <c r="D6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7">
-        <v>25.38</v>
+        <v>24.984</v>
       </c>
       <c r="D7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D8"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>