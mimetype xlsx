--- v4 (2026-06-14)
+++ v5 (2026-07-29)
@@ -493,51 +493,51 @@
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4">
         <v>13.356</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5">
-        <v>18.408</v>
+        <v>18.612</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6">
         <v>24.576</v>
       </c>
       <c r="D6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>