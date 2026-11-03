--- v4 (2026-09-14)
+++ v5 (2026-11-03)
@@ -445,51 +445,51 @@
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
-        <v>13.272</v>
+        <v>12.576</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
         <v>16.656</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>