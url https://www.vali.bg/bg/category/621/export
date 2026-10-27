--- v6 (2026-09-12)
+++ v7 (2026-10-27)
@@ -580,51 +580,51 @@
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
         <v>16.86</v>
       </c>
       <c r="D4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5">
-        <v>40.5</v>
+        <v>40.32</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6">
         <v>68.592</v>
       </c>
       <c r="D6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
@@ -695,51 +695,51 @@
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12">
         <v>129.468</v>
       </c>
       <c r="D12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13">
         <v>141.792</v>
       </c>
       <c r="D13" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14">
         <v>185.316</v>
       </c>
       <c r="D14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15">
         <v>186.684</v>
@@ -751,51 +751,51 @@
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16">
         <v>191.424</v>
       </c>
       <c r="D16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="C17">
         <v>197.508</v>
       </c>
       <c r="D17" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18" t="s">
         <v>40</v>
       </c>
       <c r="C18">
         <v>227.556</v>
       </c>
       <c r="D18" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19" t="s">
         <v>42</v>
       </c>
       <c r="C19">
         <v>260.112</v>