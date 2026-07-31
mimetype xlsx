--- v3 (2026-03-16)
+++ v4 (2026-07-31)
@@ -82,84 +82,84 @@
   <si>
     <t>CORINTH-1DEV-WEB-1Y</t>
   </si>
   <si>
     <t>Попитай за цена</t>
   </si>
   <si>
     <t>Софтуерен пакет за виртуална реалност Corinth, индивидуален настолен лиценз, абонамент за 1 година</t>
   </si>
   <si>
     <t>CORINTH-1DEV-DESK-1Y</t>
   </si>
   <si>
     <t>Лиценз за софтуер VR Expert Education Kit- базов пакет и Corinth за 1 година за 1 бр очила</t>
   </si>
   <si>
     <t>SOFT-VR-BC-1</t>
   </si>
   <si>
     <t>Софтуер CorelDRAW Graphics Suite Enterprise Education License (incl. 1 Yr CorelSure Maintenance) (1-4)</t>
   </si>
   <si>
     <t>FS-SOFT-COREL-GSEE14</t>
   </si>
   <si>
+    <t>не е в наличност</t>
+  </si>
+  <si>
+    <t>Лиценз за софтуер VR Expert Education Kit- базов пакет за 3 години</t>
+  </si>
+  <si>
+    <t>SOFT-VR-BB-3</t>
+  </si>
+  <si>
+    <t>Лиценз за софтуер VR Expert Education Kit - базов пакет и Corinth за 3 години за 1 бр. VR очила</t>
+  </si>
+  <si>
+    <t>SOFT-VR-BC-3</t>
+  </si>
+  <si>
+    <t>Софтуерен пакет за виртуална реалност Corinth, уеб лиценз за класна стая от 2 до 20 устройства, абонамент за 1 година</t>
+  </si>
+  <si>
+    <t>CORINTH-CLASS-WEB-1Y</t>
+  </si>
+  <si>
+    <t>Софтуерен пакет за виртуална реалност Corinth, настолен лиценз за класна стая от 2 до 20 устройства, абонамент за 1 година</t>
+  </si>
+  <si>
+    <t>CORINTH-CLASS-DESK-1Y</t>
+  </si>
+  <si>
+    <t>Софтуер CorelDRAW Graphics Suite Classroom License 15+1 (incl. 1 yr CorelSure Maintenance)</t>
+  </si>
+  <si>
+    <t>FS-SOFT-COREL-DGSC-151</t>
+  </si>
+  <si>
     <t>ограничена наличност (до 3 бр.)</t>
-  </si>
-[...31 lines deleted...]
-    <t>не е в наличност</t>
   </si>
   <si>
     <t>Софтуерен пакет за виртуална реалност Corinth, уеб лиценз за училище от 21 до 400 устройства, абонамент за 1 година</t>
   </si>
   <si>
     <t>CORINTH-SCHOOL-WEB-1Y</t>
   </si>
   <si>
     <t>Софтуерен пакет за виртуална реалност Corinth, настолен лиценз за училище от 21 до 400 устройства, абонамент за 1 година</t>
   </si>
   <si>
     <t>CORINTH-SCHOOL-DESK-1Y</t>
   </si>
   <si>
     <t>Софтуерен пакет за виртуална реалност Corinth, уеб лиценз за класна стая от 2 до 20 устройства, абонамент за 5 години</t>
   </si>
   <si>
     <t>CORINTH-CLASS-WEB-5Y</t>
   </si>
   <si>
     <t>Софтуерен пакет за виртуална реалност Corinth, настолен лиценз за класна стая от 2 до 20 устройства, абонамент за 5 години</t>
   </si>
   <si>
     <t>CORINTH-CLASS-DESK-5Y</t>
   </si>