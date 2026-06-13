--- v2 (2026-04-29)
+++ v3 (2026-06-13)
@@ -58,51 +58,51 @@
   <si>
     <t>наличен</t>
   </si>
   <si>
     <t>Мобилна стойка на колелца за BalanceBox 400 за публични и инт. дисплеи до 86"</t>
   </si>
   <si>
     <t>BALANCE-BOX-400-MOBILE</t>
   </si>
   <si>
     <t>ограничена наличност (до 3 бр.)</t>
   </si>
   <si>
     <t>BalanceBox 400-70 Medium, Монтаж на стена на публични и интерактивни дисплеи 55" - 75", Регулиране височината</t>
   </si>
   <si>
     <t>BALANCE-BOX-400-70</t>
   </si>
   <si>
     <t>Моторизирана стойка за дисплей, с ръчно управление, RISE 5200</t>
   </si>
   <si>
     <t>TRIUMPH-STAND-RISE5200</t>
   </si>
   <si>
-    <t>по заявка (обади се)</t>
+    <t>не е в наличност</t>
   </si>
   <si>
     <t>BalanceBox Winx Система за монтаж на стена на инт. дисплеи до 75" в комплект с две бели дъски</t>
   </si>
   <si>
     <t>BALANCE-BOX-650-WINX4B-75</t>
   </si>
   <si>
     <t>Попитай за цена</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -493,51 +493,51 @@
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4">
         <v>766.932</v>
       </c>
       <c r="D4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5">
-        <v>1379.976</v>
+        <v>1398.996</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6">
         <v>0.0</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D7"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">