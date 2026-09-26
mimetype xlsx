--- v5 (2026-08-10)
+++ v6 (2026-09-26)
@@ -43,60 +43,60 @@
   <si>
     <t>Реф. номер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>Софтуер VideoStudio 2022 Business &amp; Education License (1-4)</t>
   </si>
   <si>
     <t>FS-SOFT-VS22-14</t>
   </si>
   <si>
     <t>по заявка (обади се)</t>
   </si>
   <si>
     <t>Софтуер PaintShop Pro 2022 Corporate Edition License Single User</t>
   </si>
   <si>
     <t>FS-SOFT-PAINT-PS-CE1</t>
   </si>
   <si>
+    <t>Софтуер CorelDRAW Graphics Suite Education 365-Day Subscription (5-50)</t>
+  </si>
+  <si>
+    <t>FS-SOFT-COREL-DRGES365-50</t>
+  </si>
+  <si>
     <t>Софтуер CorelDRAW Graphics Suite Education 365-Day Subscription (Single User)</t>
   </si>
   <si>
     <t>FS-SOFT-COREL-DRGES365-1</t>
-  </si>
-[...4 lines deleted...]
-    <t>FS-SOFT-COREL-DRGES365-50</t>
   </si>
   <si>
     <t>Софтуер CorelDRAW Graphics Suite Enterprise CorelSure Maintenance Renewal (1 year) (1-4)</t>
   </si>
   <si>
     <t>FS-SOFT-COREL-DRGSEMR1Y</t>
   </si>
   <si>
     <t>Софтуер CorelDRAW Graphics Suite Enterprise Education License (incl. 1 Yr CorelSure Maintenance) (1-4)</t>
   </si>
   <si>
     <t>FS-SOFT-COREL-GSEE14</t>
   </si>
   <si>
     <t>не е в наличност</t>
   </si>
   <si>
     <t>Софтуер CorelDRAW Graphics Suite 365-Day Subs. (51-250)</t>
   </si>
   <si>
     <t>FS-SOFT-COREL-DRGS365-250</t>
   </si>
   <si>
     <t>Софтуер CorelDRAW Graphics Suite 365-Day Subscription Renewal (5-50)</t>
   </si>
@@ -607,79 +607,79 @@
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
         <v>73.212</v>
       </c>
       <c r="D4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5">
-        <v>73.212</v>
+        <v>74.004</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6">
         <v>154.8</v>
       </c>
       <c r="D6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7">
-        <v>184.92</v>
+        <v>184.992</v>
       </c>
       <c r="D7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8">
         <v>328.992</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
@@ -887,51 +887,51 @@
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>50</v>
       </c>
       <c r="B24" t="s">
         <v>51</v>
       </c>
       <c r="C24">
         <v>906.0</v>
       </c>
       <c r="D24" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25" t="s">
         <v>53</v>
       </c>
       <c r="C25">
-        <v>970.944</v>
+        <v>969.0</v>
       </c>
       <c r="D25" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>54</v>
       </c>
       <c r="B26" t="s">
         <v>55</v>
       </c>
       <c r="C26">
         <v>1299.0</v>
       </c>
       <c r="D26" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D27"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">