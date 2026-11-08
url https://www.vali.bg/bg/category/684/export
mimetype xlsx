--- v5 (2026-09-21)
+++ v6 (2026-11-08)
@@ -43,51 +43,51 @@
   <si>
     <t>Реф. номер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>Основа/база за 3D Принтер da Vinci 2.0 F2.0 Print bed Sun SVC</t>
   </si>
   <si>
     <t>3D-XYZ-PRINT-BED</t>
   </si>
   <si>
     <t>ограничена наличност (до 3 бр.)</t>
   </si>
   <si>
     <t>Резервна част екструдер за 3D принтер daVinci mini</t>
   </si>
   <si>
     <t>3D-XYZ-EXTRUDER-MINI</t>
   </si>
   <si>
-    <t>по заявка (обади се)</t>
+    <t>не е в наличност</t>
   </si>
   <si>
     <t>Камера с UV лампа XYZ Printing EeezCure 180 MR, за до обработка на 3D отпечатъци, Бяла</t>
   </si>
   <si>
     <t>3D-XYZ-EEEZCURE180-MR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">