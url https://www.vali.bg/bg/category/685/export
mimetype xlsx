--- v7 (2026-09-13)
+++ v8 (2026-10-28)
@@ -46,69 +46,69 @@
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>Ръкавица за работа с графичен таблет HUION Artist glove GL200</t>
   </si>
   <si>
     <t>HUION-TAB-GLOVES</t>
   </si>
   <si>
     <t>наличен</t>
   </si>
   <si>
     <t>Резервни накрайници HUION PN04, 10 бр. за писалки PW100/PW201</t>
   </si>
   <si>
     <t>HUION-TAB-NIBS-PN04</t>
   </si>
   <si>
     <t>не е в наличност</t>
   </si>
   <si>
+    <t>Резервни накрайници HUION PN05, 10 бр. за писалки PW500/PW507</t>
+  </si>
+  <si>
+    <t>HUION-TAB-NIBS-PN05</t>
+  </si>
+  <si>
     <t>Резервни пластмасови писци HUION PN032, 5 бр. За писалки PW320</t>
   </si>
   <si>
     <t>HUION-TAB-NIBS-PN032</t>
   </si>
   <si>
     <t>ограничена наличност (до 3 бр.)</t>
   </si>
   <si>
     <t>Резервни пълнители с мастило HUION PN032A, 5 бр. За писалки PW320</t>
   </si>
   <si>
     <t>HUION-TAB-NIBS-PN032A</t>
-  </si>
-[...4 lines deleted...]
-    <t>HUION-TAB-NIBS-PN05</t>
   </si>
   <si>
     <t>Цифрова писалка за таблет HUION PW100</t>
   </si>
   <si>
     <t>HUION-TAB-PEN-PW100</t>
   </si>
   <si>
     <t>Цифрова писалка за таблет HUION PW201</t>
   </si>
   <si>
     <t>HUION-TAB-PEN-PW201</t>
   </si>
   <si>
     <t>Цифрова писалка j5create JITP100, За Chromebook</t>
   </si>
   <si>
     <t>J5-JITP100</t>
   </si>
   <si>
     <t>Цифрова писалка за таблет HUION Scribo PW320, За модели Huion Note X10</t>
   </si>
   <si>
     <t>HUION-TAB-PEN-PW320</t>
   </si>
@@ -542,166 +542,166 @@
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
         <v>12.9</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4">
-        <v>20.964</v>
+        <v>15.0</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5">
+        <v>20.964</v>
+      </c>
+      <c r="D5" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6">
-        <v>25.128</v>
+        <v>21.612</v>
       </c>
       <c r="D6" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7">
         <v>29.472</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8">
         <v>32.028</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9">
         <v>37.596</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10">
         <v>40.908</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
         <v>43.68</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12">
         <v>48.576</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13">
         <v>54.516</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14">
         <v>57.12</v>