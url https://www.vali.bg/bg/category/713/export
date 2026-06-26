--- v3 (2026-05-12)
+++ v4 (2026-06-26)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Продукт</t>
   </si>
   <si>
     <t>Реф. номер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>Етикетен мини принтер STICK EASY UP21, безжичен монохромен , бял</t>
   </si>
   <si>
     <t>LF-PRN-LABEL-STICK-UP21-W</t>
   </si>
   <si>
-    <t>не е в наличност</t>
+    <t>наличен</t>
   </si>
   <si>
     <t>Етикетен мини принтер STICK EASY UP21, безжичен монохромен , тюркоаз</t>
   </si>
   <si>
     <t>LF-PRN-LABEL-STICK-UP21-T</t>
   </si>
   <si>
     <t>ограничена наличност (до 3 бр.)</t>
   </si>
   <si>
     <t>Етикетен мини принтер STICK EASY UP21, безжичен монохромен , черен</t>
   </si>
   <si>
     <t>LF-PRN-LABEL-STICK-UP21-K</t>
   </si>
   <si>
     <t>Етикетен мини принтер STICK EASY UP21, безжичен монохромен, Розов</t>
   </si>
   <si>
     <t>LF-PRN-LABEL-STICK-UP21-P</t>
   </si>
 </sst>
 </file>
 