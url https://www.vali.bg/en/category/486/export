--- v6 (2026-07-28)
+++ v7 (2026-09-11)
@@ -7,494 +7,491 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$311</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$127</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="297">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Ref. number</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Toner Cartridge ORINK TN-2320 / TN2320 BROTHER, 2600k., Black</t>
   </si>
   <si>
     <t>ORINK-TON-BR-CAS-TN2320</t>
   </si>
   <si>
     <t>available</t>
   </si>
   <si>
+    <t>Toner Cartridge ORINK TN1050/TN1030/TN1070, BROTHER HL-1110/1112/ DCP-1510/1512/MFC-1810, 1000k, Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-BR-CAS-TN1050</t>
+  </si>
+  <si>
+    <t>not available</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK MLT-D116L, SAMSUNG M2625/2825 / M2675/2875 ,3000 k, Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-SAM-CAS-D116L</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK CF217X, HP LJ Pro M102/M130, 5000 k, Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-HP-CAS-CF217X</t>
+  </si>
+  <si>
+    <t>limited availability (up to 3)</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK CE278A / CRG728, HP / Canon, Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-CAS-CE278</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK CF283X, HP LJ Pro MFP M125 / M127/ M225/M201N, Canon 727/ 737- MF211/212/215/227/244, 2200k, Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-HP-CAS-CF283X</t>
+  </si>
+  <si>
+    <t>Toner Cartridge KYOCERA TK1125, за FS-1061DN/ FS-1325MFP, 2100 k. ORINK</t>
+  </si>
+  <si>
+    <t>ORINK-TON-KYO-CAS-TK1125</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK TN3480/3430 BROTHER, 8000k., Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-BR-CAS-TN3480</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK SAMSUNG MLT-D101S, CSX-3400/3405/ML-2160/2162/2165, 1500 k., Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-SAM-CAS-D101S</t>
+  </si>
+  <si>
+    <t>Toner cartridge ORINK CF280A, HP LJ Pro 400/ M401/M425, 2700k, Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-HP-CAS-CF280A</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK CF402X, HP LJ PRO MFP M252/277, 2300 k., Yellow</t>
+  </si>
+  <si>
+    <t>ORINK-TON-HP-CAS-CF402X</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK SAMSUNG MLT-D111L, M2020/M2022/M2070/M2026, 1800 k., Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-SAM-CAS-D111L</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK CB435A/CB436A/CE285A/CE285A, HP/CANON, Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-HP-CAS-35-36-85</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Toner Cartridge ORINK, CF401X, HP LJ PRO MFP M252/277, 2300 k., Cyan </t>
+  </si>
+  <si>
+    <t>ORINK-TON-HP-CAS-CF401X</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK CF403X, HP LJ PRO MFP M252/277, 2300 k., Magenta</t>
+  </si>
+  <si>
+    <t>ORINK-TON-HP-CAS-CF403X</t>
+  </si>
+  <si>
+    <t>Toner Cartridge UPRINT CB435A/CB436A/CE285A/CE278A, HP/CANON, Black</t>
+  </si>
+  <si>
+    <t>LF-TON-HP-CAS-35-36-85</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK CF217A, HP LJ Pro M102/M130, 1600 k, Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-HP-CAS-CF217A</t>
+  </si>
+  <si>
     <t>Toner Cartridge ORINK TK-1170, KYOCERA M2040DN/2540DN/2640DN, 7200 k, Black</t>
   </si>
   <si>
     <t>ORINK-TON-KYO-CAS-TK1170</t>
   </si>
   <si>
-    <t>not available</t>
-[...38 lines deleted...]
-    <t>ORINK-TON-KYO-CAS-TK1125</t>
+    <t>Toner Cartridge UPRINT TN1050/1000, BROTHER, Black</t>
+  </si>
+  <si>
+    <t>LF-TON-BR-CAS-TN1050-UP</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK HP Q2612A / Can LBP2900/ Q2612A, Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-HP-Q2612-FX10</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK CF400X black, HP LJ PRO MFP M252/277, 2800 k., Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-HP-CAS-CF400X</t>
+  </si>
+  <si>
+    <t>Toner Cartridge TN1090, BROTHER, 1500 k. Black</t>
+  </si>
+  <si>
+    <t>TON-BR-CAS-TN1090</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK CF226X,  HP LJ Pro M402/MFP M426 series,  Canon LBP212DW, 9000 k, Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-HP-CAS-CF226X</t>
+  </si>
+  <si>
+    <t>Toner Cartridge UPRINT Q2612A/EP703, HP/CANON, Black</t>
+  </si>
+  <si>
+    <t>LF-TON-HP-CAS-Q2612A</t>
+  </si>
+  <si>
+    <t>Toner Cartridge GENERINK CE278A/EP726, HP/CANON, Black</t>
+  </si>
+  <si>
+    <t>LF-TON-HP-CAS-CE278A-G</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK SP 150HE, RICOH, Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-RICOH-SP150HE</t>
+  </si>
+  <si>
+    <t>Toner cartridge ORINK CF283A, HP LJ Pro MFP M125 / M127/ M225/M201N, Canon 727/ 737- MF211/212/215/227/244, 1500k, Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-HP-CAS-CF283A</t>
+  </si>
+  <si>
+    <t>Toner Cartridge UPRINT TN-2320/TN2320, BROTHER, Black</t>
+  </si>
+  <si>
+    <t>LF-TON-BR-CAS-TN2320-UP</t>
+  </si>
+  <si>
+    <t>UPRINT Toner Cartridge HP CE311A / EP729, 1000, Cyan</t>
+  </si>
+  <si>
+    <t>LF-TON-HP-CE311A</t>
+  </si>
+  <si>
+    <t>Toner Cartridge UPRINT CF283A, HP/CANON, Black</t>
+  </si>
+  <si>
+    <t>LF-TON-HP-CAS-CF283A-UP</t>
+  </si>
+  <si>
+    <t>Toner Cartridge UPRINT TN2220/TN2210/TN2010, BROTHER,  Black</t>
+  </si>
+  <si>
+    <t>LF-TON-BR-CAS-TN2220-UP</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK TK-1140, KYOCERA, Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-KYO-CAS-TK1140</t>
+  </si>
+  <si>
+    <t>Toner Cartridge, HP LJ Pro M15/M15a/M15w/MFP M28/M28a/M28w, 1000 k., Black</t>
+  </si>
+  <si>
+    <t>LF-TON-HP-CAS-CF244A</t>
+  </si>
+  <si>
+    <t>LF-TON-HP-CAS-35-36-78-85</t>
+  </si>
+  <si>
+    <t>Toner Cartridge UPRINT CF280A, HP, Black</t>
+  </si>
+  <si>
+    <t>LF-TON-HP-CAS-CF280A</t>
+  </si>
+  <si>
+    <t>Toner Cartridge UPRINT CF230X, HP LJ Pro M203/M227, 3500 k, Black</t>
+  </si>
+  <si>
+    <t>LF-TON-HP-CAS-CF230X-UP</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK KYOCERA TK-160- FS1120D/ P2035D, 2500, Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-KYO-CAS-TK160</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK TN2220/2210/2010, BROTHER HL2240 /2250/ 2270/2130/DCP-7060/7065/7070/MFC-7360/7460, 2600k., Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-BR-CAS-TN2220</t>
+  </si>
+  <si>
+    <t>Toner Cartridge UPRINT MLT-D101S/ELS, SAMSUNG, Black</t>
+  </si>
+  <si>
+    <t>LF-TON-SAM-CAS-D101S-UP</t>
+  </si>
+  <si>
+    <t>Toner Cartridge UPRINT CF217A, HP LJ Pro M102/M130, 1600 k, Black</t>
+  </si>
+  <si>
+    <t>LF-TON-HP-CAS-CF217A-UP</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK TK-1160, KYOCERA, Black  7200k.</t>
+  </si>
+  <si>
+    <t>ORINK-TON-KYO-CAS-TK1160</t>
+  </si>
+  <si>
+    <t>Toner artridge UPRINT CF283X, HP LJ Pro MFP M125 / M127/ M225/M201N, Canon 727/ 737- MF211/212/215/227/244, 2200k, Black</t>
+  </si>
+  <si>
+    <t>LF-TON-HP-CAS-CF283X-UP</t>
+  </si>
+  <si>
+    <t>Toner Cartridge UPRINT TK-1150, KYOCERA M2135dn/ M2635dn/ M2735dw/P2235, 3000k, Black</t>
+  </si>
+  <si>
+    <t>LF-TON-KYO-CAS-TK1150</t>
+  </si>
+  <si>
+    <t>Toner Cartridge MLT-D111L, SAMSUNG M2020/M2022/М2070/M2026, 1800 k, Black</t>
+  </si>
+  <si>
+    <t>LF-TON-SAM-CAS-D111L-UP</t>
+  </si>
+  <si>
+    <t>Toner Cartridge UPRINT CF279A, HP LJ Pro M12/MFP M26, Black</t>
+  </si>
+  <si>
+    <t>LF-TON-HP-CAS-CF279A</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK Xerox Phaser 3020, WorkCentre 30255, 1500 k., 106R02773, Black</t>
+  </si>
+  <si>
+    <t>TON-XER-CAS-3025</t>
   </si>
   <si>
     <t>Toner Cartridge ORINK SAMSUNG SCX4300, (MLT-D1092S) 2000 k., Black</t>
   </si>
   <si>
     <t>ORINK-TON-SAM-CAS-D1092S</t>
   </si>
   <si>
-    <t>Toner Cartridge ORINK TN3480/3430 BROTHER, 8000k., Black</t>
-[...220 lines deleted...]
-  <si>
     <t>Toner Cartridge UPRINT MLT-D116L, SAMSUNG, Black</t>
   </si>
   <si>
     <t>LF-TON-SAM-CAS-D116L-UP</t>
   </si>
   <si>
     <t>Toner Cartridge ORINK CE255X,  HP LJ P3015/ MFP M525 /Canon LBP 6750-CRG-724 , CE255X, Black</t>
   </si>
   <si>
     <t>ORINK-TON-HP-CAS-CE255X</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT TN2110/2120, BROTHER,  Black</t>
   </si>
   <si>
     <t>LF-TON-BR-CAS-TN2120-UP</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT CF280X, HP LJ Pro 400/ M401/M425, 6900, Black</t>
   </si>
   <si>
     <t>LF-TON-HP-CAS-CF280X-UP</t>
   </si>
   <si>
     <t>Toner Cartridge CF217X, HP LJ Pro M102/M130, 5000 k, Black</t>
   </si>
   <si>
     <t>LF-TON-HP-CAS-CF217X-UP</t>
   </si>
   <si>
     <t>Toner cartridge ORINK CF280X, HP LJ Pro 400/ M401/M425, 6900k, Black</t>
   </si>
   <si>
     <t>ORINK-TON-HP-CAS-CF280X</t>
   </si>
   <si>
-    <t>Toner Cartridge ORINK CF217A, HP LJ Pro M102/M130, 1600 k, Black</t>
-[...2 lines deleted...]
-    <t>ORINK-TON-HP-CAS-CF217A</t>
+    <t>Toner Cartridge BROTHER TN3480 Uprint</t>
+  </si>
+  <si>
+    <t>LF-TON-BR-CAS-TN3480-UP</t>
   </si>
   <si>
     <t>Toner Cartridge GENERINK CE321, HP, Cyan</t>
   </si>
   <si>
     <t>LF-TON-HP-CAS-CE321A-G</t>
   </si>
   <si>
     <t>Toner Cartridge GENERINK CE323, HP, Magenta</t>
   </si>
   <si>
     <t>LF-TON-HP-CAS-CE323A-G</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT TN350/TN2000/2005/TN2025, BROTHER, Black</t>
   </si>
   <si>
     <t>LF-TON-BR-CAS-TN2000</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT TN3380/3330/3390, BROTHER, Black</t>
   </si>
   <si>
     <t>LF-TON-BR-CAS-TN3380-UP</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT HL200AC, HP/CANON, Cyan</t>
   </si>
   <si>
     <t>LF-TON-HP-CAS-CF211A-UP</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT HL200AY, HP/CANON, Yellow</t>
   </si>
   <si>
     <t>LF-TON-HP-CAS-CF212A-UP</t>
   </si>
   <si>
-    <t>Toner Cartridge BROTHER TN3480 Uprint</t>
-[...4 lines deleted...]
-  <si>
     <t>Toner Cartridge GENERINK KYOCERA TK-1170, Ecosys M2040DN/2540DN/2640DN, 7200k., Black</t>
   </si>
   <si>
     <t>LF-TON-KYO-CAS-TK1170</t>
   </si>
   <si>
     <t>Toner Cartridge GENERINK TK-1160, KYOCERA P2040dn/dw, 7200 k, Black</t>
   </si>
   <si>
     <t>LF-TON-KYO-CAS-TK1160</t>
   </si>
   <si>
     <t>Develop drum for use in Develop WB-P05,</t>
   </si>
   <si>
     <t>DEV-TON-WASTE-WB-P05</t>
   </si>
   <si>
     <t>Toner Cartridge ORINK CF230X, HP LJ Pro M203/M227, 3500 k, Black</t>
   </si>
   <si>
     <t>ORINK-TON-HP-CAS-CF230X</t>
   </si>
   <si>
     <t>Toner Cartridge GENERINK CE320, HP, Black</t>
   </si>
   <si>
     <t>LF-TON-HP-CAS-CE320A-G</t>
   </si>
   <si>
     <t>Brother DR2401 Drum Unit, 12000 k.</t>
   </si>
   <si>
     <t>DRUM-BR-DR2401</t>
   </si>
   <si>
+    <t>Toner Cartridge ORINK TN2421, BROTHER, 3000 k. Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-BR-CAS-TN2421</t>
+  </si>
+  <si>
     <t>HP CF232A 32A Drum Unit, 23 000 k.</t>
   </si>
   <si>
     <t>DRUM-HP-CF232A</t>
   </si>
   <si>
     <t>Brother DR1090 Drum Unit, 12000 k.</t>
   </si>
   <si>
     <t>DRUM-BR-DR1090</t>
   </si>
   <si>
-    <t>SAMSUNG MLT-R116 Drum Unit, 9000 k.</t>
-[...4 lines deleted...]
-  <si>
     <t>Brother DR1030 Drum Unit, 12000 k.</t>
   </si>
   <si>
     <t>DRUM-BR-DR1030</t>
   </si>
   <si>
     <t>HP CF219A Drum Unit, 12 000 k.</t>
   </si>
   <si>
     <t>DRUM-HP-CF219A</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT CF210X/731, HP/CANON, Black</t>
   </si>
   <si>
     <t>LF-TON-HP-CAS-CF210X-UP</t>
   </si>
   <si>
     <t>Toner Cartridge GENERINK, Ricoh SP230SFNW, 3000 k, Black</t>
   </si>
   <si>
     <t>LF-TON-RICOH-SP230SFNW-G</t>
   </si>
   <si>
     <t>Toner Cartridge GENERINK TN2421, BROTHER,  Black</t>
@@ -535,420 +532,267 @@
   <si>
     <t>Toner Cartridge UPRINT Q5949A/EP708, HP, Black</t>
   </si>
   <si>
     <t>LF-TON-HP-CAS-Q5949A-UP</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT HL200AM, HP/CANON, Magenta</t>
   </si>
   <si>
     <t>LF-TON-HP-CAS-CF213A-UP</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT MLT-D1052L, SAMSUNG ML1910/1915/2525 (MLTD-1052L), 2500, Black</t>
   </si>
   <si>
     <t>LF-TON-SAM-CAS-ML1910-UP</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT MLT-D1082S, 1500 pages, SAMSUNG, Black</t>
   </si>
   <si>
     <t>LF-TON-SAM-CAS-D1082S-UP</t>
   </si>
   <si>
-    <t>Toner Cartridge ORINK TN2421, BROTHER, 3000 k. Black</t>
-[...4 lines deleted...]
-  <si>
     <t>Toner Cartridge BROTHER TN2590XL, HL-L2402/L2442/L2460/ L2600/ L2640 /MFC- L2802/ L2862/ L2922, 3000k.</t>
   </si>
   <si>
     <t>LF-TON-BR-CAS-TN2590XL</t>
   </si>
   <si>
+    <t>Drum compatible for SAMSUNG M2625/2825 / M2675/2875 , MLT-R116, Uprint</t>
+  </si>
+  <si>
+    <t>LF-DRUM-SAM-MLT-R116</t>
+  </si>
+  <si>
     <t>Toner Cartridge UPRINT SCX-D4200A, SAMSUNG, Black</t>
   </si>
   <si>
     <t>LF-TON-SAM-CAS-SCX4200-UP</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT TK-160-170, KYOCERA TK-130/TK-140/TK-160/ TK-170, 2500p, Black</t>
   </si>
   <si>
     <t>LF-TON-KYO-CAS-TK160-170</t>
   </si>
   <si>
+    <t>Toner Cartridge HP W1350A, HP 135X,  LJ M209/M210,M234/M236/M237, 2400 k</t>
+  </si>
+  <si>
+    <t>LF-TON-HP-CAS-W1350X</t>
+  </si>
+  <si>
     <t>Toner cartridge compatible BLACK HP W1410A, HP 142A, LJ M110, MFP M140, Uprint</t>
   </si>
   <si>
     <t>LF-TON-HP-CAS-W1420A</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT MLT-D1042S, SAMSUNG, Black</t>
   </si>
   <si>
     <t>LF-TON-SAM-CAS-D1042S-UP</t>
   </si>
   <si>
+    <t>Toner Cartridge UPRINT HP W1106A, HP 106A, MFP135a/137fnw/ LJ107, Black</t>
+  </si>
+  <si>
+    <t>LF-TON-HP-CAS-W1106A</t>
+  </si>
+  <si>
     <t>Brother DR3400 Drum Unit, 30000 k.</t>
   </si>
   <si>
     <t>DRUM-BR-DR3400</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT MLT-D1092S, SAMSUNG, Black</t>
   </si>
   <si>
     <t>LF-TON-SAM-CAS-D1092S-UP</t>
   </si>
   <si>
     <t>Brother DR2300 Drum Unit, 12000 k.</t>
   </si>
   <si>
     <t>DRUM-BR-DR2300</t>
   </si>
   <si>
     <t>Toner bottle M2810 for RICOH M2310N,M2810N for 6000 pages</t>
   </si>
   <si>
     <t>RICOH-TON-M2810</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT CE310A/EP729, HP/CANON, Black</t>
   </si>
   <si>
     <t>LF-TON-HP-CE310A</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT CE313A/EP729, HP/CANON, Magenta</t>
   </si>
   <si>
     <t>LF-TON-HP-CE313A</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT CE312A/EP729, HP/CANON, Yellow</t>
   </si>
   <si>
     <t>LF-TON-HP-CE312A</t>
   </si>
   <si>
     <t>Develop drum for use in Develop WB-P03,</t>
   </si>
   <si>
     <t>DEV-TON-WASTE-WB-P03</t>
   </si>
   <si>
-    <t>Toner Cartridge ORINK Q5949X, HP LJ 1320/3390/3392, 6000k, Black</t>
-[...116 lines deleted...]
-    <t>LF-TON-RICOH-SP377XE</t>
+    <t>Toner Cartridge BROTHER TN3600XXL- L5210/ L5710/ L6910/ DCP-L5510/ DCP-L6410, 11 000 k.</t>
+  </si>
+  <si>
+    <t>LF-TON-BR-CAS-TN3600XL</t>
+  </si>
+  <si>
+    <t>Toner Cartridge HP CF259X, HP LJ M304/ M404/ MFP M428, 10000k, Uprint</t>
+  </si>
+  <si>
+    <t>LF-TON-HP-CAS-CF259X-UP</t>
   </si>
   <si>
     <t>Drum compatible UPRINT BROTHER DR3600, for MFC-L6910DN, DCP-L5510DW, HL-L6410DN, HL-L6210DW, HL-L5210DW, HL-L5210DN, MFC-L5710DW, MFC-L5710DN, MFC-L6710DW, 75000k</t>
   </si>
   <si>
     <t>LF-DRUM-BR-DR3600</t>
   </si>
   <si>
-    <t>Toner Cartridge GENERINK SP 201LE, RICOH, Black,2600 pages</t>
-[...10 lines deleted...]
-  <si>
     <t>Develop drum for use in Develop WB-P11,</t>
   </si>
   <si>
     <t>DEV-CLEAN-WB-P11</t>
   </si>
   <si>
-    <t>Gel ink RICOH GC 41CL, GelJet SG 2100N/2100DN, 600 pages, Cyan</t>
-[...86 lines deleted...]
-    <t>DEV-CLEAN-WB-P08</t>
+    <t>Toner Cartridge Canon CRG-057H, Canon i-SENSYS LBP220, MF440 Series, 10000k</t>
+  </si>
+  <si>
+    <t>LF-TON-CAN-CAS-057H-UP</t>
   </si>
   <si>
     <t>Develop drum for use in Develop WX-107,</t>
   </si>
   <si>
     <t>DEV-TON-WASTE-WX-107</t>
   </si>
   <si>
+    <t>Toner bottle M2810H for RICOH M2310N,M2810N for 17500 pages</t>
+  </si>
+  <si>
+    <t>RICOH-TON-M2810H</t>
+  </si>
+  <si>
+    <t>Develop drum for use in Develop WX-105,</t>
+  </si>
+  <si>
+    <t>DEV-TON-WASTE-WX-105</t>
+  </si>
+  <si>
+    <t>Develop drum for use in DEVELOP IUP43 ineo 4201i, 4221i, 5001i, 5021i, 75 000 k.</t>
+  </si>
+  <si>
+    <t>DEV-DRUM-IUP43</t>
+  </si>
+  <si>
     <t>Toner Cartridge RICOH Black  IM C3501CE, IM C5501CE, 32500 k., Black</t>
   </si>
   <si>
     <t>RICOH-TON-IMC5501H-BL</t>
   </si>
   <si>
     <t>Toner Cartridge RICOH Black  IMC6010, IM C4510, IM C5510A, 42000 k., Black</t>
   </si>
   <si>
     <t>RICOH-TON-IMC6010-BL</t>
   </si>
   <si>
+    <t>Toner Cartridge KYOCERA TK3410 for KYOCERA PA5000x/PA5500x/PA6000x, 155000 k.</t>
+  </si>
+  <si>
+    <t>KYO-TON-TK3410</t>
+  </si>
+  <si>
+    <t>Toner Cartridge DEVELOP TNP99, - ineo 4201i, 4221i, 5001i, 5021i, 18000 k., Black</t>
+  </si>
+  <si>
+    <t>DEV-TON-CAS-TNP99</t>
+  </si>
+  <si>
     <t>Toner Cartridge RICOH Yellow IM C3501CE, IM C5501CE, 24000., Yellow</t>
   </si>
   <si>
     <t>RICOH-TON-IMC5501H-Y</t>
   </si>
   <si>
     <t>Toner Cartridge RICOH Magenta IM C3501CE, IM C5501CE, 24000 k., Magenta</t>
   </si>
   <si>
     <t>RICOH-TON-IMC5501H-M</t>
   </si>
   <si>
     <t>Toner Cartridge RICOH Cyan IM C3501CE, IM C5501CE, 24000 k., Cyan</t>
   </si>
   <si>
     <t>RICOH-TON-IMC5501H-C</t>
   </si>
   <si>
     <t>Toner Cartridge RICOH Yellow IMC6010, IM C4510, IM C5510A, 28000 k., Yellow</t>
   </si>
   <si>
     <t>RICOH-TON-IMC6010-Y</t>
   </si>
   <si>
     <t>Toner Cartridge RICOH Magenta IMC6010, IM C4510, IM C5510A, 28000 k., Magenta</t>
   </si>
   <si>
     <t>RICOH-TON-IMC6010-M</t>
   </si>
   <si>
     <t>Тонер касета RICOH Cyan IMC6010, IM C4510, IM C5510A, 28000 k., Cyan</t>
   </si>
   <si>
     <t>RICOH-TON-IMC6010-C</t>
+  </si>
+  <si>
+    <t>Toner Cartridge DEVELOP TNP 54, ineo 4402P, 25000 k, Black</t>
+  </si>
+  <si>
+    <t>DEV-TON-CAS-TNP54</t>
+  </si>
+  <si>
+    <t>call</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1252,454 +1096,454 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D311"/>
+  <dimension ref="A1:D127"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="192.239" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
         <v>6.936</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
-        <v>7.02</v>
+        <v>7.644</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4">
-        <v>7.644</v>
+        <v>7.752</v>
       </c>
       <c r="D4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5">
-        <v>7.752</v>
+        <v>7.956</v>
       </c>
       <c r="D5" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C6">
-        <v>7.956</v>
+        <v>7.98</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7">
-        <v>7.98</v>
+        <v>8.676</v>
       </c>
       <c r="D7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8">
-        <v>8.676</v>
+        <v>8.88</v>
       </c>
       <c r="D8" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9">
-        <v>8.88</v>
+        <v>9.36</v>
       </c>
       <c r="D9" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10">
-        <v>9.264</v>
+        <v>9.36</v>
       </c>
       <c r="D10" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
-        <v>9.36</v>
+        <v>9.672</v>
       </c>
       <c r="D11" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12">
-        <v>9.36</v>
+        <v>9.816</v>
       </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13">
-        <v>9.672</v>
+        <v>10.32</v>
       </c>
       <c r="D13" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14">
-        <v>9.816</v>
+        <v>10.596</v>
       </c>
       <c r="D14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15">
-        <v>10.32</v>
+        <v>10.8</v>
       </c>
       <c r="D15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16">
-        <v>10.596</v>
+        <v>10.8</v>
       </c>
       <c r="D16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="C17">
-        <v>10.8</v>
+        <v>11.04</v>
       </c>
       <c r="D17" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18" t="s">
         <v>40</v>
       </c>
       <c r="C18">
-        <v>10.8</v>
+        <v>11.256</v>
       </c>
       <c r="D18" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19" t="s">
         <v>42</v>
       </c>
       <c r="C19">
-        <v>10.884</v>
+        <v>11.58</v>
       </c>
       <c r="D19" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20" t="s">
         <v>44</v>
       </c>
       <c r="C20">
-        <v>11.04</v>
+        <v>11.652</v>
       </c>
       <c r="D20" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21">
-        <v>11.652</v>
+        <v>12.0</v>
       </c>
       <c r="D21" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" t="s">
         <v>48</v>
       </c>
       <c r="C22">
         <v>12.0</v>
       </c>
       <c r="D22" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23" t="s">
         <v>50</v>
       </c>
       <c r="C23">
         <v>12.0</v>
       </c>
       <c r="D23" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24" t="s">
         <v>52</v>
       </c>
       <c r="C24">
         <v>12.024</v>
       </c>
       <c r="D24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>53</v>
       </c>
       <c r="B25" t="s">
         <v>54</v>
       </c>
       <c r="C25">
         <v>12.276</v>
       </c>
       <c r="D25" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26" t="s">
         <v>56</v>
       </c>
       <c r="C26">
         <v>12.276</v>
       </c>
       <c r="D26" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27" t="s">
         <v>58</v>
       </c>
       <c r="C27">
         <v>12.66</v>
       </c>
       <c r="D27" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28" t="s">
         <v>60</v>
       </c>
       <c r="C28">
         <v>13.152</v>
       </c>
       <c r="D28" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>61</v>
       </c>
       <c r="B29" t="s">
         <v>62</v>
       </c>
       <c r="C29">
         <v>13.5</v>
       </c>
       <c r="D29" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>63</v>
       </c>
       <c r="B30" t="s">
         <v>64</v>
       </c>
       <c r="C30">
         <v>13.5</v>
@@ -1739,3919 +1583,1343 @@
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>69</v>
       </c>
       <c r="B33" t="s">
         <v>70</v>
       </c>
       <c r="C33">
         <v>13.5</v>
       </c>
       <c r="D33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>71</v>
       </c>
       <c r="B34" t="s">
         <v>72</v>
       </c>
       <c r="C34">
         <v>13.584</v>
       </c>
       <c r="D34" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="B35" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C35">
         <v>14.112</v>
       </c>
       <c r="D35" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
+        <v>74</v>
+      </c>
+      <c r="B36" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="C36">
         <v>14.628</v>
       </c>
       <c r="D36" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
+        <v>76</v>
+      </c>
+      <c r="B37" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="C37">
         <v>14.724</v>
       </c>
       <c r="D37" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
+        <v>78</v>
+      </c>
+      <c r="B38" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="C38">
         <v>14.724</v>
       </c>
       <c r="D38" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
+        <v>80</v>
+      </c>
+      <c r="B39" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="C39">
         <v>14.724</v>
       </c>
       <c r="D39" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
+        <v>82</v>
+      </c>
+      <c r="B40" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="C40">
         <v>15.336</v>
       </c>
       <c r="D40" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
+        <v>84</v>
+      </c>
+      <c r="B41" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="C41">
         <v>15.336</v>
       </c>
       <c r="D41" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
+        <v>86</v>
+      </c>
+      <c r="B42" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="C42">
         <v>15.336</v>
       </c>
       <c r="D42" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
+        <v>88</v>
+      </c>
+      <c r="B43" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="C43">
         <v>15.336</v>
       </c>
       <c r="D43" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
+        <v>90</v>
+      </c>
+      <c r="B44" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="C44">
         <v>15.336</v>
       </c>
       <c r="D44" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
+        <v>92</v>
+      </c>
+      <c r="B45" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="C45">
         <v>15.336</v>
       </c>
       <c r="D45" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
+        <v>94</v>
+      </c>
+      <c r="B46" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="C46">
         <v>15.336</v>
       </c>
       <c r="D46" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
+        <v>96</v>
+      </c>
+      <c r="B47" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="C47">
         <v>15.336</v>
       </c>
       <c r="D47" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
+        <v>98</v>
+      </c>
+      <c r="B48" t="s">
         <v>99</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48">
-        <v>15.948</v>
+        <v>15.876</v>
       </c>
       <c r="D48" t="s">
-        <v>73</v>
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
+        <v>100</v>
+      </c>
+      <c r="B49" t="s">
         <v>101</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49">
-        <v>16.296</v>
+        <v>15.948</v>
       </c>
       <c r="D49" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
+        <v>102</v>
+      </c>
+      <c r="B50" t="s">
         <v>103</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50">
-        <v>16.56</v>
+        <v>16.296</v>
       </c>
       <c r="D50" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
+        <v>104</v>
+      </c>
+      <c r="B51" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="C51">
         <v>16.56</v>
       </c>
       <c r="D51" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
+        <v>106</v>
+      </c>
+      <c r="B52" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="C52">
         <v>16.56</v>
       </c>
       <c r="D52" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
+        <v>108</v>
+      </c>
+      <c r="B53" t="s">
         <v>109</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53">
-        <v>16.596</v>
+        <v>16.56</v>
       </c>
       <c r="D53" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
+        <v>110</v>
+      </c>
+      <c r="B54" t="s">
         <v>111</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54">
-        <v>16.896</v>
+        <v>16.596</v>
       </c>
       <c r="D54" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
+        <v>112</v>
+      </c>
+      <c r="B55" t="s">
         <v>113</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55">
-        <v>16.992</v>
+        <v>16.68</v>
       </c>
       <c r="D55" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
+        <v>114</v>
+      </c>
+      <c r="B56" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="C56">
         <v>16.992</v>
       </c>
       <c r="D56" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
+        <v>116</v>
+      </c>
+      <c r="B57" t="s">
         <v>117</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57">
-        <v>17.184</v>
+        <v>16.992</v>
       </c>
       <c r="D57" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
+        <v>118</v>
+      </c>
+      <c r="B58" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="C58">
         <v>17.184</v>
       </c>
       <c r="D58" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
+        <v>120</v>
+      </c>
+      <c r="B59" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="C59">
         <v>17.184</v>
       </c>
       <c r="D59" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
+        <v>122</v>
+      </c>
+      <c r="B60" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C60">
         <v>17.184</v>
       </c>
       <c r="D60" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
+        <v>124</v>
+      </c>
+      <c r="B61" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C61">
         <v>17.184</v>
       </c>
       <c r="D61" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
+        <v>126</v>
+      </c>
+      <c r="B62" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="C62">
         <v>17.184</v>
       </c>
       <c r="D62" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
+        <v>128</v>
+      </c>
+      <c r="B63" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="C63">
         <v>17.184</v>
       </c>
       <c r="D63" t="s">
-        <v>73</v>
+        <v>6</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
+        <v>130</v>
+      </c>
+      <c r="B64" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C64">
         <v>17.184</v>
       </c>
       <c r="D64" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
+        <v>132</v>
+      </c>
+      <c r="B65" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="C65">
         <v>17.436</v>
       </c>
       <c r="D65" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
+        <v>134</v>
+      </c>
+      <c r="B66" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="C66">
         <v>17.484</v>
       </c>
       <c r="D66" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
+        <v>136</v>
+      </c>
+      <c r="B67" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="C67">
         <v>18.0</v>
       </c>
       <c r="D67" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
+        <v>138</v>
+      </c>
+      <c r="B68" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="C68">
         <v>18.0</v>
       </c>
       <c r="D68" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
+        <v>140</v>
+      </c>
+      <c r="B69" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C69">
         <v>18.0</v>
       </c>
       <c r="D69" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
+        <v>142</v>
+      </c>
+      <c r="B70" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="C70">
         <v>18.0</v>
       </c>
       <c r="D70" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
+        <v>144</v>
+      </c>
+      <c r="B71" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="C71">
         <v>18.0</v>
       </c>
       <c r="D71" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
+        <v>146</v>
+      </c>
+      <c r="B72" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="C72">
         <v>18.24</v>
       </c>
       <c r="D72" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
+        <v>148</v>
+      </c>
+      <c r="B73" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="C73">
         <v>18.408</v>
       </c>
       <c r="D73" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
+        <v>150</v>
+      </c>
+      <c r="B74" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="C74">
         <v>18.408</v>
       </c>
       <c r="D74" t="s">
-        <v>73</v>
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
+        <v>152</v>
+      </c>
+      <c r="B75" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="C75">
         <v>19.02</v>
       </c>
       <c r="D75" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
+        <v>154</v>
+      </c>
+      <c r="B76" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="C76">
         <v>19.02</v>
       </c>
       <c r="D76" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
+        <v>156</v>
+      </c>
+      <c r="B77" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="C77">
         <v>19.632</v>
       </c>
       <c r="D77" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
+        <v>158</v>
+      </c>
+      <c r="B78" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="C78">
         <v>19.632</v>
       </c>
       <c r="D78" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
+        <v>160</v>
+      </c>
+      <c r="B79" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="C79">
         <v>20.244</v>
       </c>
       <c r="D79" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
+        <v>162</v>
+      </c>
+      <c r="B80" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="C80">
         <v>20.244</v>
       </c>
       <c r="D80" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
+        <v>164</v>
+      </c>
+      <c r="B81" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="C81">
         <v>21.48</v>
       </c>
       <c r="D81" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
+        <v>166</v>
+      </c>
+      <c r="B82" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="C82">
         <v>21.48</v>
       </c>
       <c r="D82" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
+        <v>168</v>
+      </c>
+      <c r="B83" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="C83">
         <v>21.48</v>
       </c>
       <c r="D83" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
+        <v>170</v>
+      </c>
+      <c r="B84" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="C84">
         <v>21.48</v>
       </c>
       <c r="D84" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
+        <v>172</v>
+      </c>
+      <c r="B85" t="s">
         <v>173</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85">
-        <v>21.48</v>
+        <v>21.6</v>
       </c>
       <c r="D85" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
+        <v>174</v>
+      </c>
+      <c r="B86" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="C86">
         <v>21.6</v>
       </c>
       <c r="D86" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
+        <v>176</v>
+      </c>
+      <c r="B87" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C87">
         <v>22.092</v>
       </c>
       <c r="D87" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
+        <v>178</v>
+      </c>
+      <c r="B88" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="C88">
         <v>22.092</v>
       </c>
       <c r="D88" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
+        <v>180</v>
+      </c>
+      <c r="B89" t="s">
         <v>181</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89">
-        <v>22.704</v>
+        <v>22.2</v>
       </c>
       <c r="D89" t="s">
-        <v>73</v>
+        <v>6</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
+        <v>182</v>
+      </c>
+      <c r="B90" t="s">
         <v>183</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90">
-        <v>22.8</v>
+        <v>22.704</v>
       </c>
       <c r="D90" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
+        <v>184</v>
+      </c>
+      <c r="B91" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="C91">
         <v>22.8</v>
       </c>
       <c r="D91" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
+        <v>186</v>
+      </c>
+      <c r="B92" t="s">
         <v>187</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92">
-        <v>23.316</v>
+        <v>22.8</v>
       </c>
       <c r="D92" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
+        <v>188</v>
+      </c>
+      <c r="B93" t="s">
         <v>189</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93">
-        <v>23.316</v>
+        <v>22.8</v>
       </c>
       <c r="D93" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
+        <v>190</v>
+      </c>
+      <c r="B94" t="s">
         <v>191</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94">
-        <v>24.0</v>
+        <v>23.316</v>
       </c>
       <c r="D94" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B95" t="s">
         <v>193</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95">
-        <v>24.54</v>
+        <v>23.316</v>
       </c>
       <c r="D95" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
+        <v>194</v>
+      </c>
+      <c r="B96" t="s">
         <v>195</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96">
-        <v>24.54</v>
+        <v>24.0</v>
       </c>
       <c r="D96" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
+        <v>196</v>
+      </c>
+      <c r="B97" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="C97">
         <v>24.54</v>
       </c>
       <c r="D97" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
+        <v>198</v>
+      </c>
+      <c r="B98" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="C98">
         <v>24.54</v>
       </c>
       <c r="D98" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
+        <v>200</v>
+      </c>
+      <c r="B99" t="s">
         <v>201</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99">
-        <v>25.548</v>
+        <v>24.54</v>
       </c>
       <c r="D99" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
+        <v>202</v>
+      </c>
+      <c r="B100" t="s">
         <v>203</v>
       </c>
-      <c r="B100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100">
-        <v>25.764</v>
+        <v>24.54</v>
       </c>
       <c r="D100" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
+        <v>204</v>
+      </c>
+      <c r="B101" t="s">
         <v>205</v>
       </c>
-      <c r="B101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101">
-        <v>25.764</v>
+        <v>25.2</v>
       </c>
       <c r="D101" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>4</v>
+        <v>144</v>
       </c>
       <c r="B102" t="s">
-        <v>5</v>
+        <v>145</v>
       </c>
       <c r="C102">
-        <v>6.936</v>
+        <v>18.0</v>
       </c>
       <c r="D102" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>7</v>
+        <v>174</v>
       </c>
       <c r="B103" t="s">
-        <v>8</v>
+        <v>175</v>
       </c>
       <c r="C103">
-        <v>7.02</v>
+        <v>21.6</v>
       </c>
       <c r="D103" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>10</v>
+        <v>180</v>
       </c>
       <c r="B104" t="s">
-        <v>11</v>
+        <v>181</v>
       </c>
       <c r="C104">
-        <v>7.644</v>
+        <v>22.2</v>
       </c>
       <c r="D104" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>12</v>
+        <v>192</v>
       </c>
       <c r="B105" t="s">
-        <v>13</v>
+        <v>193</v>
       </c>
       <c r="C105">
-        <v>7.752</v>
+        <v>23.316</v>
       </c>
       <c r="D105" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>14</v>
+        <v>194</v>
       </c>
       <c r="B106" t="s">
-        <v>15</v>
+        <v>195</v>
       </c>
       <c r="C106">
-        <v>7.956</v>
+        <v>24.0</v>
       </c>
       <c r="D106" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>17</v>
+        <v>202</v>
       </c>
       <c r="B107" t="s">
-        <v>18</v>
+        <v>203</v>
       </c>
       <c r="C107">
-        <v>7.98</v>
+        <v>24.54</v>
       </c>
       <c r="D107" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
-        <v>19</v>
+        <v>206</v>
       </c>
       <c r="B108" t="s">
-        <v>20</v>
+        <v>207</v>
       </c>
       <c r="C108">
-        <v>8.676</v>
+        <v>25.2</v>
       </c>
       <c r="D108" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>21</v>
+        <v>208</v>
       </c>
       <c r="B109" t="s">
-        <v>22</v>
+        <v>209</v>
       </c>
       <c r="C109">
-        <v>8.88</v>
+        <v>30.0</v>
       </c>
       <c r="D109" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
-        <v>23</v>
+        <v>210</v>
       </c>
       <c r="B110" t="s">
-        <v>24</v>
+        <v>211</v>
       </c>
       <c r="C110">
-        <v>9.264</v>
+        <v>30.06</v>
       </c>
       <c r="D110" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>25</v>
+        <v>212</v>
       </c>
       <c r="B111" t="s">
-        <v>26</v>
+        <v>213</v>
       </c>
       <c r="C111">
-        <v>9.36</v>
+        <v>34.8</v>
       </c>
       <c r="D111" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
-        <v>27</v>
+        <v>214</v>
       </c>
       <c r="B112" t="s">
-        <v>28</v>
+        <v>215</v>
       </c>
       <c r="C112">
-        <v>9.36</v>
+        <v>36.0</v>
       </c>
       <c r="D112" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
-        <v>29</v>
+        <v>216</v>
       </c>
       <c r="B113" t="s">
-        <v>30</v>
+        <v>217</v>
       </c>
       <c r="C113">
-        <v>9.672</v>
+        <v>42.0</v>
       </c>
       <c r="D113" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
-        <v>31</v>
+        <v>218</v>
       </c>
       <c r="B114" t="s">
-        <v>32</v>
+        <v>219</v>
       </c>
       <c r="C114">
-        <v>9.816</v>
+        <v>49.08</v>
       </c>
       <c r="D114" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
-        <v>33</v>
+        <v>220</v>
       </c>
       <c r="B115" t="s">
-        <v>34</v>
+        <v>221</v>
       </c>
       <c r="C115">
-        <v>10.32</v>
+        <v>57.6</v>
       </c>
       <c r="D115" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
-        <v>35</v>
+        <v>222</v>
       </c>
       <c r="B116" t="s">
-        <v>36</v>
+        <v>223</v>
       </c>
       <c r="C116">
-        <v>10.596</v>
+        <v>72.0</v>
       </c>
       <c r="D116" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="B117" t="s">
-        <v>38</v>
+        <v>225</v>
       </c>
       <c r="C117">
-        <v>10.8</v>
+        <v>91.116</v>
       </c>
       <c r="D117" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
-        <v>39</v>
+        <v>226</v>
       </c>
       <c r="B118" t="s">
-        <v>40</v>
+        <v>227</v>
       </c>
       <c r="C118">
-        <v>10.8</v>
+        <v>130.8</v>
       </c>
       <c r="D118" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
-        <v>41</v>
+        <v>228</v>
       </c>
       <c r="B119" t="s">
-        <v>42</v>
+        <v>229</v>
       </c>
       <c r="C119">
-        <v>10.884</v>
+        <v>154.8</v>
       </c>
       <c r="D119" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
-        <v>43</v>
+        <v>230</v>
       </c>
       <c r="B120" t="s">
-        <v>44</v>
+        <v>231</v>
       </c>
       <c r="C120">
-        <v>11.04</v>
+        <v>158.4</v>
       </c>
       <c r="D120" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
-        <v>47</v>
+        <v>232</v>
       </c>
       <c r="B121" t="s">
-        <v>48</v>
+        <v>233</v>
       </c>
       <c r="C121">
-        <v>12.0</v>
+        <v>158.4</v>
       </c>
       <c r="D121" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
-        <v>49</v>
+        <v>234</v>
       </c>
       <c r="B122" t="s">
-        <v>50</v>
+        <v>235</v>
       </c>
       <c r="C122">
-        <v>12.0</v>
+        <v>158.4</v>
       </c>
       <c r="D122" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
-        <v>51</v>
+        <v>236</v>
       </c>
       <c r="B123" t="s">
-        <v>52</v>
+        <v>237</v>
       </c>
       <c r="C123">
-        <v>12.024</v>
+        <v>186.612</v>
       </c>
       <c r="D123" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
-        <v>55</v>
+        <v>238</v>
       </c>
       <c r="B124" t="s">
-        <v>56</v>
+        <v>239</v>
       </c>
       <c r="C124">
-        <v>12.276</v>
+        <v>186.612</v>
       </c>
       <c r="D124" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
-        <v>57</v>
+        <v>240</v>
       </c>
       <c r="B125" t="s">
-        <v>58</v>
+        <v>241</v>
       </c>
       <c r="C125">
-        <v>12.66</v>
+        <v>186.612</v>
       </c>
       <c r="D125" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
-        <v>59</v>
+        <v>242</v>
       </c>
       <c r="B126" t="s">
-        <v>60</v>
+        <v>243</v>
       </c>
       <c r="C126">
-        <v>13.152</v>
+        <v>214.74</v>
       </c>
       <c r="D126" t="s">
-        <v>6</v>
-[...944 lines deleted...]
-      <c r="B194" t="s">
         <v>244</v>
       </c>
-      <c r="C194">
-[...1628 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:D311"/>
+  <autoFilter ref="A1:D127"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>