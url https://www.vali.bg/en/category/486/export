--- v7 (2026-09-11)
+++ v8 (2026-10-26)
@@ -7,281 +7,293 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$127</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$110</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Ref. number</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Toner Cartridge ORINK TN-2320 / TN2320 BROTHER, 2600k., Black</t>
   </si>
   <si>
     <t>ORINK-TON-BR-CAS-TN2320</t>
   </si>
   <si>
     <t>available</t>
   </si>
   <si>
+    <t>Toner Cartridge ORINK TK-1170, KYOCERA M2040DN/2540DN/2640DN, 7200 k, Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-KYO-CAS-TK1170</t>
+  </si>
+  <si>
     <t>Toner Cartridge ORINK TN1050/TN1030/TN1070, BROTHER HL-1110/1112/ DCP-1510/1512/MFC-1810, 1000k, Black</t>
   </si>
   <si>
     <t>ORINK-TON-BR-CAS-TN1050</t>
   </si>
   <si>
+    <t>Toner Cartridge ORINK CF217X, HP LJ Pro M102/M130, 5000 k, Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-HP-CAS-CF217X</t>
+  </si>
+  <si>
     <t>not available</t>
   </si>
   <si>
+    <t>Toner Cartridge ORINK CE278A / CRG728, HP / Canon, Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-CAS-CE278</t>
+  </si>
+  <si>
+    <t>limited availability (up to 3)</t>
+  </si>
+  <si>
     <t>Toner Cartridge ORINK MLT-D116L, SAMSUNG M2625/2825 / M2675/2875 ,3000 k, Black</t>
   </si>
   <si>
     <t>ORINK-TON-SAM-CAS-D116L</t>
   </si>
   <si>
-    <t>Toner Cartridge ORINK CF217X, HP LJ Pro M102/M130, 5000 k, Black</t>
-[...11 lines deleted...]
-    <t>ORINK-TON-CAS-CE278</t>
+    <t>Toner Cartridge ORINK CF230X, HP LJ Pro M203/M227, 3500 k, Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-HP-CAS-CF230X</t>
   </si>
   <si>
     <t>Toner Cartridge ORINK CF283X, HP LJ Pro MFP M125 / M127/ M225/M201N, Canon 727/ 737- MF211/212/215/227/244, 2200k, Black</t>
   </si>
   <si>
     <t>ORINK-TON-HP-CAS-CF283X</t>
   </si>
   <si>
     <t>Toner Cartridge KYOCERA TK1125, за FS-1061DN/ FS-1325MFP, 2100 k. ORINK</t>
   </si>
   <si>
     <t>ORINK-TON-KYO-CAS-TK1125</t>
   </si>
   <si>
+    <t>Toner cartridge ORINK CF280A, HP LJ Pro 400/ M401/M425, 2700k, Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-HP-CAS-CF280A</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK CF402X, HP LJ PRO MFP M252/277, 2300 k., Yellow</t>
+  </si>
+  <si>
+    <t>ORINK-TON-HP-CAS-CF402X</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK SAMSUNG SCX4300, (MLT-D1092S) 2000 k., Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-SAM-CAS-D1092S</t>
+  </si>
+  <si>
     <t>Toner Cartridge ORINK TN3480/3430 BROTHER, 8000k., Black</t>
   </si>
   <si>
     <t>ORINK-TON-BR-CAS-TN3480</t>
   </si>
   <si>
+    <t xml:space="preserve">Toner Cartridge ORINK, CF401X, HP LJ PRO MFP M252/277, 2300 k., Cyan </t>
+  </si>
+  <si>
+    <t>ORINK-TON-HP-CAS-CF401X</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK CF403X, HP LJ PRO MFP M252/277, 2300 k., Magenta</t>
+  </si>
+  <si>
+    <t>ORINK-TON-HP-CAS-CF403X</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK SAMSUNG MLT-D111L, M2020/M2022/M2070/M2026, 1800 k., Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-SAM-CAS-D111L</t>
+  </si>
+  <si>
+    <t>Toner Cartridge UPRINT CB435A/CB436A/CE285A/CE278A, HP/CANON, Black</t>
+  </si>
+  <si>
+    <t>LF-TON-HP-CAS-35-36-85</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK CF217A, HP LJ Pro M102/M130, 1600 k, Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-HP-CAS-CF217A</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK CB435A/CB436A/CE285A/CE285A, HP/CANON, Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-HP-CAS-35-36-85</t>
+  </si>
+  <si>
+    <t>Toner Cartridge UPRINT TN1050/1000, BROTHER, Black</t>
+  </si>
+  <si>
+    <t>LF-TON-BR-CAS-TN1050-UP</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK HP Q2612A / Can LBP2900/ Q2612A, Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-HP-Q2612-FX10</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK CF400X black, HP LJ PRO MFP M252/277, 2800 k., Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-HP-CAS-CF400X</t>
+  </si>
+  <si>
+    <t>Toner Cartridge TN1090, BROTHER, 1500 k. Black</t>
+  </si>
+  <si>
+    <t>TON-BR-CAS-TN1090</t>
+  </si>
+  <si>
+    <t>Toner Cartridge UPRINT Q2612A/EP703, HP/CANON, Black</t>
+  </si>
+  <si>
+    <t>LF-TON-HP-CAS-Q2612A</t>
+  </si>
+  <si>
+    <t>Toner Cartridge GENERINK CE278A/EP726, HP/CANON, Black</t>
+  </si>
+  <si>
+    <t>LF-TON-HP-CAS-CE278A-G</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK SP 150HE, RICOH, Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-RICOH-SP150HE</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK CF226X,  HP LJ Pro M402/MFP M426 series,  Canon LBP212DW, 9000 k, Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-HP-CAS-CF226X</t>
+  </si>
+  <si>
+    <t>Toner Cartridge UPRINT TN-2320/TN2320, BROTHER, Black</t>
+  </si>
+  <si>
+    <t>LF-TON-BR-CAS-TN2320-UP</t>
+  </si>
+  <si>
+    <t>UPRINT Toner Cartridge HP CE311A / EP729, 1000, Cyan</t>
+  </si>
+  <si>
+    <t>LF-TON-HP-CE311A</t>
+  </si>
+  <si>
+    <t>Toner Cartridge UPRINT CF283A, HP/CANON, Black</t>
+  </si>
+  <si>
+    <t>LF-TON-HP-CAS-CF283A-UP</t>
+  </si>
+  <si>
+    <t>Toner Cartridge UPRINT TN2220/TN2210/TN2010, BROTHER,  Black</t>
+  </si>
+  <si>
+    <t>LF-TON-BR-CAS-TN2220-UP</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK TK-1140, KYOCERA, Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-KYO-CAS-TK1140</t>
+  </si>
+  <si>
+    <t>Toner Cartridge, HP LJ Pro M15/M15a/M15w/MFP M28/M28a/M28w, 1000 k., Black</t>
+  </si>
+  <si>
+    <t>LF-TON-HP-CAS-CF244A</t>
+  </si>
+  <si>
+    <t>LF-TON-HP-CAS-35-36-78-85</t>
+  </si>
+  <si>
+    <t>Toner cartridge ORINK CF283A, HP LJ Pro MFP M125 / M127/ M225/M201N, Canon 727/ 737- MF211/212/215/227/244, 1500k, Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-HP-CAS-CF283A</t>
+  </si>
+  <si>
     <t>Toner Cartridge ORINK SAMSUNG MLT-D101S, CSX-3400/3405/ML-2160/2162/2165, 1500 k., Black</t>
   </si>
   <si>
     <t>ORINK-TON-SAM-CAS-D101S</t>
   </si>
   <si>
-    <t>Toner cartridge ORINK CF280A, HP LJ Pro 400/ M401/M425, 2700k, Black</t>
-[...145 lines deleted...]
-  <si>
     <t>Toner Cartridge UPRINT CF280A, HP, Black</t>
   </si>
   <si>
     <t>LF-TON-HP-CAS-CF280A</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT CF230X, HP LJ Pro M203/M227, 3500 k, Black</t>
   </si>
   <si>
     <t>LF-TON-HP-CAS-CF230X-UP</t>
   </si>
   <si>
     <t>Toner Cartridge ORINK KYOCERA TK-160- FS1120D/ P2035D, 2500, Black</t>
   </si>
   <si>
     <t>ORINK-TON-KYO-CAS-TK160</t>
   </si>
   <si>
     <t>Toner Cartridge ORINK TN2220/2210/2010, BROTHER HL2240 /2250/ 2270/2130/DCP-7060/7065/7070/MFC-7360/7460, 2600k., Black</t>
   </si>
   <si>
     <t>ORINK-TON-BR-CAS-TN2220</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT MLT-D101S/ELS, SAMSUNG, Black</t>
@@ -310,224 +322,206 @@
   <si>
     <t>Toner Cartridge UPRINT TK-1150, KYOCERA M2135dn/ M2635dn/ M2735dw/P2235, 3000k, Black</t>
   </si>
   <si>
     <t>LF-TON-KYO-CAS-TK1150</t>
   </si>
   <si>
     <t>Toner Cartridge MLT-D111L, SAMSUNG M2020/M2022/М2070/M2026, 1800 k, Black</t>
   </si>
   <si>
     <t>LF-TON-SAM-CAS-D111L-UP</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT CF279A, HP LJ Pro M12/MFP M26, Black</t>
   </si>
   <si>
     <t>LF-TON-HP-CAS-CF279A</t>
   </si>
   <si>
     <t>Toner Cartridge ORINK Xerox Phaser 3020, WorkCentre 30255, 1500 k., 106R02773, Black</t>
   </si>
   <si>
     <t>TON-XER-CAS-3025</t>
   </si>
   <si>
-    <t>Toner Cartridge ORINK SAMSUNG SCX4300, (MLT-D1092S) 2000 k., Black</t>
-[...4 lines deleted...]
-  <si>
     <t>Toner Cartridge UPRINT MLT-D116L, SAMSUNG, Black</t>
   </si>
   <si>
     <t>LF-TON-SAM-CAS-D116L-UP</t>
   </si>
   <si>
     <t>Toner Cartridge ORINK CE255X,  HP LJ P3015/ MFP M525 /Canon LBP 6750-CRG-724 , CE255X, Black</t>
   </si>
   <si>
     <t>ORINK-TON-HP-CAS-CE255X</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT TN2110/2120, BROTHER,  Black</t>
   </si>
   <si>
     <t>LF-TON-BR-CAS-TN2120-UP</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT CF280X, HP LJ Pro 400/ M401/M425, 6900, Black</t>
   </si>
   <si>
     <t>LF-TON-HP-CAS-CF280X-UP</t>
   </si>
   <si>
     <t>Toner Cartridge CF217X, HP LJ Pro M102/M130, 5000 k, Black</t>
   </si>
   <si>
     <t>LF-TON-HP-CAS-CF217X-UP</t>
   </si>
   <si>
+    <t>Toner Cartridge BROTHER TN3480 Uprint</t>
+  </si>
+  <si>
+    <t>LF-TON-BR-CAS-TN3480-UP</t>
+  </si>
+  <si>
+    <t>Toner Cartridge UPRINT TN350/TN2000/2005/TN2025, BROTHER, Black</t>
+  </si>
+  <si>
+    <t>LF-TON-BR-CAS-TN2000</t>
+  </si>
+  <si>
+    <t>Toner Cartridge UPRINT TN3380/3330/3390, BROTHER, Black</t>
+  </si>
+  <si>
+    <t>LF-TON-BR-CAS-TN3380-UP</t>
+  </si>
+  <si>
+    <t>Toner Cartridge UPRINT HL200AC, HP/CANON, Cyan</t>
+  </si>
+  <si>
+    <t>LF-TON-HP-CAS-CF211A-UP</t>
+  </si>
+  <si>
+    <t>Toner Cartridge UPRINT HL200AY, HP/CANON, Yellow</t>
+  </si>
+  <si>
+    <t>LF-TON-HP-CAS-CF212A-UP</t>
+  </si>
+  <si>
+    <t>Toner Cartridge GENERINK KYOCERA TK-1170, Ecosys M2040DN/2540DN/2640DN, 7200k., Black</t>
+  </si>
+  <si>
+    <t>LF-TON-KYO-CAS-TK1170</t>
+  </si>
+  <si>
+    <t>Toner Cartridge GENERINK TK-1160, KYOCERA P2040dn/dw, 7200 k, Black</t>
+  </si>
+  <si>
+    <t>LF-TON-KYO-CAS-TK1160</t>
+  </si>
+  <si>
+    <t>Develop drum for use in Develop WB-P05,</t>
+  </si>
+  <si>
+    <t>DEV-TON-WASTE-WB-P05</t>
+  </si>
+  <si>
     <t>Toner cartridge ORINK CF280X, HP LJ Pro 400/ M401/M425, 6900k, Black</t>
   </si>
   <si>
     <t>ORINK-TON-HP-CAS-CF280X</t>
   </si>
   <si>
-    <t>Toner Cartridge BROTHER TN3480 Uprint</t>
-[...70 lines deleted...]
-  <si>
     <t>Brother DR2401 Drum Unit, 12000 k.</t>
   </si>
   <si>
     <t>DRUM-BR-DR2401</t>
   </si>
   <si>
     <t>Toner Cartridge ORINK TN2421, BROTHER, 3000 k. Black</t>
   </si>
   <si>
     <t>ORINK-TON-BR-CAS-TN2421</t>
   </si>
   <si>
     <t>HP CF232A 32A Drum Unit, 23 000 k.</t>
   </si>
   <si>
     <t>DRUM-HP-CF232A</t>
   </si>
   <si>
     <t>Brother DR1090 Drum Unit, 12000 k.</t>
   </si>
   <si>
     <t>DRUM-BR-DR1090</t>
   </si>
   <si>
     <t>Brother DR1030 Drum Unit, 12000 k.</t>
   </si>
   <si>
     <t>DRUM-BR-DR1030</t>
   </si>
   <si>
+    <t>Toner Cartridge ORINK MLT-D103L, SAMSUNG 2950/2951/2955/2956 ,2500 k, Black</t>
+  </si>
+  <si>
+    <t>ORINK-TON-SAM-CAS-D103L</t>
+  </si>
+  <si>
     <t>HP CF219A Drum Unit, 12 000 k.</t>
   </si>
   <si>
     <t>DRUM-HP-CF219A</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT CF210X/731, HP/CANON, Black</t>
   </si>
   <si>
     <t>LF-TON-HP-CAS-CF210X-UP</t>
   </si>
   <si>
     <t>Toner Cartridge GENERINK, Ricoh SP230SFNW, 3000 k, Black</t>
   </si>
   <si>
     <t>LF-TON-RICOH-SP230SFNW-G</t>
   </si>
   <si>
     <t>Toner Cartridge GENERINK TN2421, BROTHER,  Black</t>
   </si>
   <si>
     <t>LF-TON-BR-CAS-TN2421</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT CF226X,  HP LJ Pro M402/MFP M426 series, 9000 k, Black</t>
   </si>
   <si>
     <t>LF-TON-HP-CAS-CF226X-UP</t>
   </si>
   <si>
+    <t>Toner cartridge XEROX Phaser 3020/ WC 3025, 106R02773, 1500 k.</t>
+  </si>
+  <si>
+    <t>LF-TON-XER-CAS-106R02773</t>
+  </si>
+  <si>
     <t>Toner Cartridge UPRINT TN3170, BROTHER, Black</t>
   </si>
   <si>
     <t>LF-TON-BR-CAS-TN3170-UP</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT TN3230/3280/3290, BROTHER, Black</t>
   </si>
   <si>
     <t>LF-TON-BR-CAS-TN3280-UP</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT TK-1140, KYOCERA, Black</t>
   </si>
   <si>
     <t>LF-TON-KYO-CAS-TK1140</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT ML-1610D2, SAMSUNG/XEROX, Black</t>
   </si>
   <si>
     <t>LF-TON-SAM-CAS-ML1610-UP</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT Q5949A/EP708, HP, Black</t>
@@ -622,177 +616,102 @@
   <si>
     <t>Toner bottle M2810 for RICOH M2310N,M2810N for 6000 pages</t>
   </si>
   <si>
     <t>RICOH-TON-M2810</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT CE310A/EP729, HP/CANON, Black</t>
   </si>
   <si>
     <t>LF-TON-HP-CE310A</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT CE313A/EP729, HP/CANON, Magenta</t>
   </si>
   <si>
     <t>LF-TON-HP-CE313A</t>
   </si>
   <si>
     <t>Toner Cartridge UPRINT CE312A/EP729, HP/CANON, Yellow</t>
   </si>
   <si>
     <t>LF-TON-HP-CE312A</t>
   </si>
   <si>
+    <t>Toner Cartridge BROTHER TN3600XXL- L5210/ L5710/ L6910/ DCP-L5510/ DCP-L6410, 11 000 k.</t>
+  </si>
+  <si>
+    <t>LF-TON-BR-CAS-TN3600XL</t>
+  </si>
+  <si>
     <t>Develop drum for use in Develop WB-P03,</t>
   </si>
   <si>
     <t>DEV-TON-WASTE-WB-P03</t>
   </si>
   <si>
-    <t>Toner Cartridge BROTHER TN3600XXL- L5210/ L5710/ L6910/ DCP-L5510/ DCP-L6410, 11 000 k.</t>
-[...4 lines deleted...]
-  <si>
     <t>Toner Cartridge HP CF259X, HP LJ M304/ M404/ MFP M428, 10000k, Uprint</t>
   </si>
   <si>
     <t>LF-TON-HP-CAS-CF259X-UP</t>
   </si>
   <si>
-    <t>Drum compatible UPRINT BROTHER DR3600, for MFC-L6910DN, DCP-L5510DW, HL-L6410DN, HL-L6210DW, HL-L5210DW, HL-L5210DN, MFC-L5710DW, MFC-L5710DN, MFC-L6710DW, 75000k</t>
-[...107 lines deleted...]
-    <t>call</t>
+    <t>Toner cartridge XEROX WC 3215,3225/ Phaser 3052,3260, 3000 k.</t>
+  </si>
+  <si>
+    <t>TON-XER-TON-3052</t>
+  </si>
+  <si>
+    <t>Toner Cartridge ORINK SP 311UHY, RICOH, Black, 6400pages</t>
+  </si>
+  <si>
+    <t>ORINK-TON-RICOH-SP311UHY</t>
+  </si>
+  <si>
+    <t>Toner Cartridge RICOH 3R Remanufactured IM CXXOO и MP CXX03/04, 21000 k., Black</t>
+  </si>
+  <si>
+    <t>RICOH-TON-3R-BLACK</t>
+  </si>
+  <si>
+    <t>Toner Cartridge RICOH 3R Remanufactured IM CXXOO и MP CXX03/04, 12500 k., CYAN</t>
+  </si>
+  <si>
+    <t>RICOH-TON-3R-CYAN</t>
+  </si>
+  <si>
+    <t>Toner Cartridge RICOH 3R Remanufactured IM CXXOO и MP CXX03/04, 12500 k., MAGENTA</t>
+  </si>
+  <si>
+    <t>RICOH-TON-3R-MAG</t>
+  </si>
+  <si>
+    <t>Toner Cartridge RICOH 3R Remanufactured IM CXXOO и MP CXX03/04, 12500 k., YELLOW</t>
+  </si>
+  <si>
+    <t>RICOH-TON-3R-YELLOW</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1096,1830 +1015,1592 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D127"/>
+  <dimension ref="A1:D110"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="192.239" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
-        <v>6.936</v>
+        <v>7.2</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
-        <v>7.644</v>
+        <v>7.728</v>
       </c>
       <c r="D3" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" t="s">
         <v>10</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4">
-        <v>7.752</v>
+        <v>7.92</v>
       </c>
       <c r="D4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="C5">
         <v>7.956</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C6">
         <v>7.98</v>
       </c>
       <c r="D6" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7">
-        <v>8.676</v>
+        <v>8.112</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8">
-        <v>8.88</v>
+        <v>8.616</v>
       </c>
       <c r="D8" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9">
-        <v>9.36</v>
+        <v>8.676</v>
       </c>
       <c r="D9" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10">
-        <v>9.36</v>
+        <v>8.88</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
         <v>9.672</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12">
         <v>9.816</v>
       </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13">
-        <v>10.32</v>
+        <v>9.9</v>
       </c>
       <c r="D13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14">
-        <v>10.596</v>
+        <v>10.536</v>
       </c>
       <c r="D14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15">
         <v>10.8</v>
       </c>
       <c r="D15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16">
         <v>10.8</v>
       </c>
       <c r="D16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="C17">
         <v>11.04</v>
       </c>
       <c r="D17" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18" t="s">
         <v>40</v>
       </c>
       <c r="C18">
-        <v>11.256</v>
+        <v>11.04</v>
       </c>
       <c r="D18" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19" t="s">
         <v>42</v>
       </c>
       <c r="C19">
-        <v>11.58</v>
+        <v>11.256</v>
       </c>
       <c r="D19" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20" t="s">
         <v>44</v>
       </c>
       <c r="C20">
-        <v>11.652</v>
+        <v>11.484</v>
       </c>
       <c r="D20" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21">
-        <v>12.0</v>
+        <v>11.652</v>
       </c>
       <c r="D21" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" t="s">
         <v>48</v>
       </c>
       <c r="C22">
         <v>12.0</v>
       </c>
       <c r="D22" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23" t="s">
         <v>50</v>
       </c>
       <c r="C23">
         <v>12.0</v>
       </c>
       <c r="D23" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24" t="s">
         <v>52</v>
       </c>
       <c r="C24">
-        <v>12.024</v>
+        <v>12.0</v>
       </c>
       <c r="D24" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>53</v>
       </c>
       <c r="B25" t="s">
         <v>54</v>
       </c>
       <c r="C25">
         <v>12.276</v>
       </c>
       <c r="D25" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26" t="s">
         <v>56</v>
       </c>
       <c r="C26">
         <v>12.276</v>
       </c>
       <c r="D26" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27" t="s">
         <v>58</v>
       </c>
       <c r="C27">
         <v>12.66</v>
       </c>
       <c r="D27" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28" t="s">
         <v>60</v>
       </c>
       <c r="C28">
-        <v>13.152</v>
+        <v>12.816</v>
       </c>
       <c r="D28" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>61</v>
       </c>
       <c r="B29" t="s">
         <v>62</v>
       </c>
       <c r="C29">
         <v>13.5</v>
       </c>
       <c r="D29" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>63</v>
       </c>
       <c r="B30" t="s">
         <v>64</v>
       </c>
       <c r="C30">
         <v>13.5</v>
       </c>
       <c r="D30" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>65</v>
       </c>
       <c r="B31" t="s">
         <v>66</v>
       </c>
       <c r="C31">
         <v>13.5</v>
       </c>
       <c r="D31" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>67</v>
       </c>
       <c r="B32" t="s">
         <v>68</v>
       </c>
       <c r="C32">
         <v>13.5</v>
       </c>
       <c r="D32" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>69</v>
       </c>
       <c r="B33" t="s">
         <v>70</v>
       </c>
       <c r="C33">
         <v>13.5</v>
       </c>
       <c r="D33" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>71</v>
       </c>
       <c r="B34" t="s">
         <v>72</v>
       </c>
       <c r="C34">
         <v>13.584</v>
       </c>
       <c r="D34" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B35" t="s">
         <v>73</v>
       </c>
       <c r="C35">
         <v>14.112</v>
       </c>
       <c r="D35" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>74</v>
       </c>
       <c r="B36" t="s">
         <v>75</v>
       </c>
       <c r="C36">
-        <v>14.628</v>
+        <v>14.208</v>
       </c>
       <c r="D36" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>76</v>
       </c>
       <c r="B37" t="s">
         <v>77</v>
       </c>
       <c r="C37">
-        <v>14.724</v>
+        <v>14.4</v>
       </c>
       <c r="D37" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>78</v>
       </c>
       <c r="B38" t="s">
         <v>79</v>
       </c>
       <c r="C38">
-        <v>14.724</v>
+        <v>14.628</v>
       </c>
       <c r="D38" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>80</v>
       </c>
       <c r="B39" t="s">
         <v>81</v>
       </c>
       <c r="C39">
         <v>14.724</v>
       </c>
       <c r="D39" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>82</v>
       </c>
       <c r="B40" t="s">
         <v>83</v>
       </c>
       <c r="C40">
-        <v>15.336</v>
+        <v>14.724</v>
       </c>
       <c r="D40" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>84</v>
       </c>
       <c r="B41" t="s">
         <v>85</v>
       </c>
       <c r="C41">
-        <v>15.336</v>
+        <v>14.724</v>
       </c>
       <c r="D41" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>86</v>
       </c>
       <c r="B42" t="s">
         <v>87</v>
       </c>
       <c r="C42">
         <v>15.336</v>
       </c>
       <c r="D42" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>88</v>
       </c>
       <c r="B43" t="s">
         <v>89</v>
       </c>
       <c r="C43">
         <v>15.336</v>
       </c>
       <c r="D43" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>90</v>
       </c>
       <c r="B44" t="s">
         <v>91</v>
       </c>
       <c r="C44">
         <v>15.336</v>
       </c>
       <c r="D44" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>92</v>
       </c>
       <c r="B45" t="s">
         <v>93</v>
       </c>
       <c r="C45">
         <v>15.336</v>
       </c>
       <c r="D45" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>94</v>
       </c>
       <c r="B46" t="s">
         <v>95</v>
       </c>
       <c r="C46">
         <v>15.336</v>
       </c>
       <c r="D46" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>96</v>
       </c>
       <c r="B47" t="s">
         <v>97</v>
       </c>
       <c r="C47">
         <v>15.336</v>
       </c>
       <c r="D47" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>98</v>
       </c>
       <c r="B48" t="s">
         <v>99</v>
       </c>
       <c r="C48">
-        <v>15.876</v>
+        <v>15.336</v>
       </c>
       <c r="D48" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>100</v>
       </c>
       <c r="B49" t="s">
         <v>101</v>
       </c>
       <c r="C49">
-        <v>15.948</v>
+        <v>15.336</v>
       </c>
       <c r="D49" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>102</v>
       </c>
       <c r="B50" t="s">
         <v>103</v>
       </c>
       <c r="C50">
-        <v>16.296</v>
+        <v>15.948</v>
       </c>
       <c r="D50" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>104</v>
       </c>
       <c r="B51" t="s">
         <v>105</v>
       </c>
       <c r="C51">
-        <v>16.56</v>
+        <v>16.296</v>
       </c>
       <c r="D51" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>106</v>
       </c>
       <c r="B52" t="s">
         <v>107</v>
       </c>
       <c r="C52">
         <v>16.56</v>
       </c>
       <c r="D52" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>108</v>
       </c>
       <c r="B53" t="s">
         <v>109</v>
       </c>
       <c r="C53">
         <v>16.56</v>
       </c>
       <c r="D53" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>110</v>
       </c>
       <c r="B54" t="s">
         <v>111</v>
       </c>
       <c r="C54">
-        <v>16.596</v>
+        <v>16.56</v>
       </c>
       <c r="D54" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>112</v>
       </c>
       <c r="B55" t="s">
         <v>113</v>
       </c>
       <c r="C55">
         <v>16.68</v>
       </c>
       <c r="D55" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>114</v>
       </c>
       <c r="B56" t="s">
         <v>115</v>
       </c>
       <c r="C56">
-        <v>16.992</v>
+        <v>17.184</v>
       </c>
       <c r="D56" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>116</v>
       </c>
       <c r="B57" t="s">
         <v>117</v>
       </c>
       <c r="C57">
-        <v>16.992</v>
+        <v>17.184</v>
       </c>
       <c r="D57" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>118</v>
       </c>
       <c r="B58" t="s">
         <v>119</v>
       </c>
       <c r="C58">
         <v>17.184</v>
       </c>
       <c r="D58" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>120</v>
       </c>
       <c r="B59" t="s">
         <v>121</v>
       </c>
       <c r="C59">
         <v>17.184</v>
       </c>
       <c r="D59" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>122</v>
       </c>
       <c r="B60" t="s">
         <v>123</v>
       </c>
       <c r="C60">
         <v>17.184</v>
       </c>
       <c r="D60" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>124</v>
       </c>
       <c r="B61" t="s">
         <v>125</v>
       </c>
       <c r="C61">
         <v>17.184</v>
       </c>
       <c r="D61" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>126</v>
       </c>
       <c r="B62" t="s">
         <v>127</v>
       </c>
       <c r="C62">
         <v>17.184</v>
       </c>
       <c r="D62" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>128</v>
       </c>
       <c r="B63" t="s">
         <v>129</v>
       </c>
       <c r="C63">
-        <v>17.184</v>
+        <v>17.76</v>
       </c>
       <c r="D63" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>130</v>
       </c>
       <c r="B64" t="s">
         <v>131</v>
       </c>
       <c r="C64">
-        <v>17.184</v>
+        <v>18.0</v>
       </c>
       <c r="D64" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>132</v>
       </c>
       <c r="B65" t="s">
         <v>133</v>
       </c>
       <c r="C65">
-        <v>17.436</v>
+        <v>18.0</v>
       </c>
       <c r="D65" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>134</v>
       </c>
       <c r="B66" t="s">
         <v>135</v>
       </c>
       <c r="C66">
-        <v>17.484</v>
+        <v>18.0</v>
       </c>
       <c r="D66" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>136</v>
       </c>
       <c r="B67" t="s">
         <v>137</v>
       </c>
       <c r="C67">
         <v>18.0</v>
       </c>
       <c r="D67" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>138</v>
       </c>
       <c r="B68" t="s">
         <v>139</v>
       </c>
       <c r="C68">
         <v>18.0</v>
       </c>
       <c r="D68" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>140</v>
       </c>
       <c r="B69" t="s">
         <v>141</v>
       </c>
       <c r="C69">
         <v>18.0</v>
       </c>
       <c r="D69" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>142</v>
       </c>
       <c r="B70" t="s">
         <v>143</v>
       </c>
       <c r="C70">
-        <v>18.0</v>
+        <v>18.24</v>
       </c>
       <c r="D70" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>144</v>
       </c>
       <c r="B71" t="s">
         <v>145</v>
       </c>
       <c r="C71">
-        <v>18.0</v>
+        <v>18.408</v>
       </c>
       <c r="D71" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>146</v>
       </c>
       <c r="B72" t="s">
         <v>147</v>
       </c>
       <c r="C72">
-        <v>18.24</v>
+        <v>18.408</v>
       </c>
       <c r="D72" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>148</v>
       </c>
       <c r="B73" t="s">
         <v>149</v>
       </c>
       <c r="C73">
-        <v>18.408</v>
+        <v>19.02</v>
       </c>
       <c r="D73" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>150</v>
       </c>
       <c r="B74" t="s">
         <v>151</v>
       </c>
       <c r="C74">
-        <v>18.408</v>
+        <v>19.02</v>
       </c>
       <c r="D74" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>152</v>
       </c>
       <c r="B75" t="s">
         <v>153</v>
       </c>
       <c r="C75">
-        <v>19.02</v>
+        <v>19.2</v>
       </c>
       <c r="D75" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>154</v>
       </c>
       <c r="B76" t="s">
         <v>155</v>
       </c>
       <c r="C76">
-        <v>19.02</v>
+        <v>19.632</v>
       </c>
       <c r="D76" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>156</v>
       </c>
       <c r="B77" t="s">
         <v>157</v>
       </c>
       <c r="C77">
         <v>19.632</v>
       </c>
       <c r="D77" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>158</v>
       </c>
       <c r="B78" t="s">
         <v>159</v>
       </c>
       <c r="C78">
-        <v>19.632</v>
+        <v>20.244</v>
       </c>
       <c r="D78" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>160</v>
       </c>
       <c r="B79" t="s">
         <v>161</v>
       </c>
       <c r="C79">
         <v>20.244</v>
       </c>
       <c r="D79" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>162</v>
       </c>
       <c r="B80" t="s">
         <v>163</v>
       </c>
       <c r="C80">
-        <v>20.244</v>
+        <v>21.48</v>
       </c>
       <c r="D80" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>164</v>
       </c>
       <c r="B81" t="s">
         <v>165</v>
       </c>
       <c r="C81">
         <v>21.48</v>
       </c>
       <c r="D81" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>166</v>
       </c>
       <c r="B82" t="s">
         <v>167</v>
       </c>
       <c r="C82">
         <v>21.48</v>
       </c>
       <c r="D82" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>168</v>
       </c>
       <c r="B83" t="s">
         <v>169</v>
       </c>
       <c r="C83">
         <v>21.48</v>
       </c>
       <c r="D83" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>170</v>
       </c>
       <c r="B84" t="s">
         <v>171</v>
       </c>
       <c r="C84">
-        <v>21.48</v>
+        <v>21.6</v>
       </c>
       <c r="D84" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>172</v>
       </c>
       <c r="B85" t="s">
         <v>173</v>
       </c>
       <c r="C85">
         <v>21.6</v>
       </c>
       <c r="D85" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>174</v>
       </c>
       <c r="B86" t="s">
         <v>175</v>
       </c>
       <c r="C86">
-        <v>21.6</v>
+        <v>22.092</v>
       </c>
       <c r="D86" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>176</v>
       </c>
       <c r="B87" t="s">
         <v>177</v>
       </c>
       <c r="C87">
         <v>22.092</v>
       </c>
       <c r="D87" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>178</v>
       </c>
       <c r="B88" t="s">
         <v>179</v>
       </c>
       <c r="C88">
-        <v>22.092</v>
+        <v>22.2</v>
       </c>
       <c r="D88" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>180</v>
       </c>
       <c r="B89" t="s">
         <v>181</v>
       </c>
       <c r="C89">
-        <v>22.2</v>
+        <v>22.704</v>
       </c>
       <c r="D89" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>182</v>
       </c>
       <c r="B90" t="s">
         <v>183</v>
       </c>
       <c r="C90">
-        <v>22.704</v>
+        <v>22.8</v>
       </c>
       <c r="D90" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>184</v>
       </c>
       <c r="B91" t="s">
         <v>185</v>
       </c>
       <c r="C91">
         <v>22.8</v>
       </c>
       <c r="D91" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>186</v>
       </c>
       <c r="B92" t="s">
         <v>187</v>
       </c>
       <c r="C92">
         <v>22.8</v>
       </c>
       <c r="D92" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>188</v>
       </c>
       <c r="B93" t="s">
         <v>189</v>
       </c>
       <c r="C93">
-        <v>22.8</v>
+        <v>23.316</v>
       </c>
       <c r="D93" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>190</v>
       </c>
       <c r="B94" t="s">
         <v>191</v>
       </c>
       <c r="C94">
         <v>23.316</v>
       </c>
       <c r="D94" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>192</v>
       </c>
       <c r="B95" t="s">
         <v>193</v>
       </c>
       <c r="C95">
-        <v>23.316</v>
+        <v>24.0</v>
       </c>
       <c r="D95" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>194</v>
       </c>
       <c r="B96" t="s">
         <v>195</v>
       </c>
       <c r="C96">
-        <v>24.0</v>
+        <v>24.54</v>
       </c>
       <c r="D96" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>196</v>
       </c>
       <c r="B97" t="s">
         <v>197</v>
       </c>
       <c r="C97">
         <v>24.54</v>
       </c>
       <c r="D97" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>198</v>
       </c>
       <c r="B98" t="s">
         <v>199</v>
       </c>
       <c r="C98">
         <v>24.54</v>
       </c>
       <c r="D98" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>200</v>
       </c>
       <c r="B99" t="s">
         <v>201</v>
       </c>
       <c r="C99">
-        <v>24.54</v>
+        <v>25.2</v>
       </c>
       <c r="D99" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>202</v>
       </c>
       <c r="B100" t="s">
         <v>203</v>
       </c>
       <c r="C100">
-        <v>24.54</v>
+        <v>25.2</v>
       </c>
       <c r="D100" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>204</v>
       </c>
       <c r="B101" t="s">
         <v>205</v>
       </c>
       <c r="C101">
         <v>25.2</v>
       </c>
       <c r="D101" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B102" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C102">
         <v>18.0</v>
       </c>
       <c r="D102" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B103" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C103">
-        <v>21.6</v>
+        <v>22.2</v>
       </c>
       <c r="D103" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>180</v>
+        <v>206</v>
       </c>
       <c r="B104" t="s">
-        <v>181</v>
+        <v>207</v>
       </c>
       <c r="C104">
-        <v>22.2</v>
+        <v>25.356</v>
       </c>
       <c r="D104" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>192</v>
+        <v>208</v>
       </c>
       <c r="B105" t="s">
-        <v>193</v>
+        <v>209</v>
       </c>
       <c r="C105">
-        <v>23.316</v>
+        <v>27.612</v>
       </c>
       <c r="D105" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>194</v>
+        <v>210</v>
       </c>
       <c r="B106" t="s">
-        <v>195</v>
+        <v>211</v>
       </c>
       <c r="C106">
-        <v>24.0</v>
+        <v>53.412</v>
       </c>
       <c r="D106" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="B107" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="C107">
-        <v>24.54</v>
+        <v>97.284</v>
       </c>
       <c r="D107" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="B108" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="C108">
-        <v>25.2</v>
+        <v>97.284</v>
       </c>
       <c r="D108" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
       <c r="B109" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="C109">
-        <v>30.0</v>
+        <v>97.284</v>
       </c>
       <c r="D109" t="s">
-        <v>14</v>
-[...237 lines deleted...]
-        <v>244</v>
+        <v>6</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:D127"/>
+  <autoFilter ref="A1:D110"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>