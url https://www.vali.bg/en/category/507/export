--- v5 (2026-06-19)
+++ v6 (2026-08-03)
@@ -14,100 +14,103 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$64</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Ref. number</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Lead Battery (RT628) AGM 6V / 2.8Ah - 66.5 / 34 / 97 mm  T1  RITAR</t>
   </si>
   <si>
     <t>RITAR-RT628</t>
   </si>
   <si>
+    <t>on route</t>
+  </si>
+  <si>
+    <t>Lead Battery TED ELECTRIC, 6V, 6.1Ah, 70/ 47/ 100 mm, AGM</t>
+  </si>
+  <si>
+    <t>TED-6V-4.5-AGM</t>
+  </si>
+  <si>
+    <t>available</t>
+  </si>
+  <si>
+    <t>Lead Battery (RT645) AGM 6V / 4.5Ah - 70 / 47 / 99mm T1  RITAR</t>
+  </si>
+  <si>
+    <t>RITAR-RT645</t>
+  </si>
+  <si>
+    <t>Lead Battery (RT632) AGM 6V / 3.2Ah - 134 / 34 / 60 mm T1  RITAR</t>
+  </si>
+  <si>
+    <t>RITAR-RT632</t>
+  </si>
+  <si>
+    <t>Lead Battery RITAR RITAR (RT1213), 12V / 1.3 Ah- 98/43,5/53 mm AGM</t>
+  </si>
+  <si>
+    <t>RITAR-RT1213</t>
+  </si>
+  <si>
     <t>not available</t>
   </si>
   <si>
-    <t>Lead Battery TED ELECTRIC, 6V, 6.1Ah, 70/ 47/ 100 mm, AGM</t>
-[...25 lines deleted...]
-  <si>
     <t>Lead Battery TED ELECTRIC, 12V / 1.4 Ah- 98/43,5/53 mm AGM</t>
   </si>
   <si>
     <t>TED-12V-1.4AH</t>
   </si>
   <si>
     <t>Lead Battery (RT640S) AGM 6V / 4Ah - 194 / 25 / 62 mm T1  RITAR</t>
   </si>
   <si>
     <t>RITAR-RT640S</t>
   </si>
   <si>
     <t>Lead Battery (RT670) AGM 6V / 7Ah - 151 / 34 / 94 mm T1  RITAR</t>
   </si>
   <si>
     <t>RITAR-RT670</t>
   </si>
   <si>
     <t>Lead Battery RITAR (RT1223) ;12V / 2.3 Ah  AGM 177/35/62 mm</t>
   </si>
   <si>
     <t>RITAR-RT1223</t>
   </si>
   <si>
     <t xml:space="preserve">Lead Battery RITAR (RT1232)  12V / 3.2 Ah -  AGM 134 / 67 / 60 mm </t>
@@ -160,77 +163,77 @@
   <si>
     <t>Lead Battery AGM  12V / 7Ah - 151 / 65 / 94 mm T2  TED ELECTRIC</t>
   </si>
   <si>
     <t>TED-12V-7AH-AGM</t>
   </si>
   <si>
     <t>Lead Battery (RT1290) AGM 12V / 9Ah  - 151 / 65 / 94 mm T2 RITAR</t>
   </si>
   <si>
     <t>RITAR-RT1290</t>
   </si>
   <si>
     <t>Lead Battery  AGM 12V / 9Ah  - 151 / 65 / 94 mm T2 TEC ELECTRIC</t>
   </si>
   <si>
     <t>TED-12V-9AH-AGM</t>
   </si>
   <si>
     <t>Lead Battery (HR12-36W) VRLA 12V / 9Ah  - 151 / 65 / 94 mm T2 RITAR</t>
   </si>
   <si>
     <t>RITAR-HR12-36W</t>
   </si>
   <si>
+    <t>limited availability (up to 3)</t>
+  </si>
+  <si>
     <t>Lead Battery TED ELECTRIC 12 V / 12 Ah- 152 / 98 / 96 mm AGM</t>
   </si>
   <si>
     <t>TED-12V-12-AGM</t>
   </si>
   <si>
     <t>Lead Battery RITAR (RT12120) AGM  12V / 12 Ah - 151 / 98 / 95mm T2 RITAR</t>
   </si>
   <si>
     <t>RITAR-RT12120</t>
   </si>
   <si>
     <t>TED ELECTRIC voltage converter  220V / 110V  Up / Down  500VA  TED003676</t>
   </si>
   <si>
     <t>TED-VOLTAGE-CONV-500VA</t>
   </si>
   <si>
     <t>KEMOT  voltage converter  220V / 110V   110V / 220V  Up / Down  500VA  400W AC/AC URZ3421</t>
   </si>
   <si>
     <t>KEMOT-VOLTAGE-CONV-500VA</t>
   </si>
   <si>
-    <t>limited availability (up to 3)</t>
-[...1 lines deleted...]
-  <si>
     <t>Lead Battery /for electric vehicles/ (EV12-12) AGM  12V / 12 Ah - 151 / 98 / 95mm T2 RITAR</t>
   </si>
   <si>
     <t>RITAR-EV12-12</t>
   </si>
   <si>
     <t>Lead Battery /for electric vehicles/ TED ELECTRIC  EV12 -14.5 AGM  12V / 14.5 Ah - 151 / 98 / 95mm T2</t>
   </si>
   <si>
     <t>TED-EV12-14.5</t>
   </si>
   <si>
     <t>Lead Battery TED ELECTRIC 12V / 18.5Ah - 181 / 76 / 167mm AGM</t>
   </si>
   <si>
     <t>TED-12V-18.5-AGM</t>
   </si>
   <si>
     <t>Lead Battery (RT12180) AGM  12V / 18Ah  181/76/167 mm F13(M5)  RITAR</t>
   </si>
   <si>
     <t>RITAR-RT12180</t>
   </si>
   <si>
     <t>Lead Battery /for electric vehicles/ (EV12-18) AGM  12V / 18Ah  181/77/167 mm F13(M5)  RITAR</t>
@@ -325,78 +328,78 @@
   <si>
     <t>Lead Battery (RA12-100S) AGM 12V / 100 Ah - 306.5 / 168.5 / 210mm  F15(M6) RITAR</t>
   </si>
   <si>
     <t>RITAR-RA12-100S</t>
   </si>
   <si>
     <t xml:space="preserve">Lead Battery /for electric vehicles/ RITAR (EV12-100S) 12V / 100Ah 306/ 168/ 211 mm </t>
   </si>
   <si>
     <t>RITAR-EV12-100S</t>
   </si>
   <si>
     <t>Lead Battery gel for solar systems RITAR (DG12-65)12V/65Ah -350 / 167 /182 mm  F5/M8 / F11/M6  RITAR</t>
   </si>
   <si>
     <t>RITAR-DG12-65</t>
   </si>
   <si>
     <t>Lead Battery AGM for solar systems RITAR (DC12-80)12V/80Ah -350 / 167 /180  mm F15/M8 / F11/M6  RITAR</t>
   </si>
   <si>
     <t>RITAR-DC12-80</t>
   </si>
   <si>
+    <t>Lead Battery (RA12-120) AGM 12V / 120 Ah - 407 / 177 / 225mm  F12(M8) RITAR</t>
+  </si>
+  <si>
+    <t>RITAR-RA12-120</t>
+  </si>
+  <si>
+    <t>Lead Battery gel for solar systems RITAR (DG12-80)12V/80Ah -260 / 169 /211 mm  F15/M6 / F11/M6  RITAR</t>
+  </si>
+  <si>
+    <t>RITAR-DG12-80</t>
+  </si>
+  <si>
+    <t>Lead Battery gel for solar systems RITAR (DG12-100)12V/100Ah -328 /172/219mm F12/M8 RITAR</t>
+  </si>
+  <si>
+    <t>RITAR-DG12-100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lead Battery gel for solar systems TED ELECTRIC 12V/102Ah -330 /173/220mm F12/M8 </t>
+  </si>
+  <si>
+    <t>TED-12V-102-AGM</t>
+  </si>
+  <si>
     <t>Lead Battery AGM Deep Cycle for solar systems RITAR (DC12-100)12V/100Ah -328 /172/219mm F12/M8 RITAR</t>
   </si>
   <si>
     <t>RITAR-DC12-100</t>
-  </si>
-[...22 lines deleted...]
-    <t>TED-12V-102-AGM</t>
   </si>
   <si>
     <t>Lead Battery AGM Deep cycle  for solar systems RITAR (DC12-150)12V/150Ah -483 / 170 /241 mm F12/M8 RITAR</t>
   </si>
   <si>
     <t>RITAR-DC12-150</t>
   </si>
   <si>
     <t>Lead Battery gel for solar systems RITAR (DG12-150)12V/150Ah -483 / 170 /241 mm F12/M8 RITAR</t>
   </si>
   <si>
     <t>RITAR-DG12-150</t>
   </si>
   <si>
     <t>Lead Battery AGM for solar systems RITAR \ (DC12-200)12V/200Ah -522 /240/219mm F10/M8 RITAR</t>
   </si>
   <si>
     <t>RITAR-DC12-200</t>
   </si>
   <si>
     <t>Lead Battery gel for solar systems RITAR \ (DG12-200)12V/200Ah -522 /240/219mm F10/M8 RITAR</t>
   </si>
   <si>
     <t>RITAR-DG12-200</t>
   </si>
@@ -849,849 +852,849 @@
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5">
         <v>12.888</v>
       </c>
       <c r="D5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6">
         <v>13.5</v>
       </c>
       <c r="D6" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C7">
         <v>13.5</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C8">
         <v>14.112</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C9">
         <v>14.724</v>
       </c>
       <c r="D9" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C10">
         <v>15.948</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C11">
         <v>17.184</v>
       </c>
       <c r="D11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C12">
         <v>17.184</v>
       </c>
       <c r="D12" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C13">
         <v>17.796</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C14">
         <v>18.408</v>
       </c>
       <c r="D14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C15">
         <v>18.408</v>
       </c>
       <c r="D15" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C16">
         <v>21.48</v>
       </c>
       <c r="D16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C17">
         <v>21.48</v>
       </c>
       <c r="D17" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C18">
         <v>23.316</v>
       </c>
       <c r="D18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C19">
         <v>23.316</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C20">
         <v>27.612</v>
       </c>
       <c r="D20" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C21">
         <v>27.612</v>
       </c>
       <c r="D21" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C22">
         <v>29.448</v>
       </c>
       <c r="D22" t="s">
-        <v>9</v>
+        <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B23" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C23">
         <v>36.816</v>
       </c>
       <c r="D23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B24" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C24">
         <v>39.876</v>
       </c>
       <c r="D24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B25" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C25">
         <v>39.876</v>
       </c>
       <c r="D25" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B26" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C26">
         <v>42.0</v>
       </c>
       <c r="D26" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B27" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C27">
         <v>47.856</v>
       </c>
       <c r="D27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B28" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C28">
         <v>47.856</v>
       </c>
       <c r="D28" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B29" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C29">
         <v>52.152</v>
       </c>
       <c r="D29" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B30" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C30">
         <v>52.152</v>
       </c>
       <c r="D30" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B31" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C31">
         <v>61.356</v>
       </c>
       <c r="D31" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B32" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C32">
         <v>79.764</v>
       </c>
       <c r="D32" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B33" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C33">
         <v>82.824</v>
       </c>
       <c r="D33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B34" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C34">
         <v>82.824</v>
       </c>
       <c r="D34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B35" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C35">
         <v>85.896</v>
       </c>
       <c r="D35" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B36" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C36">
         <v>104.304</v>
       </c>
       <c r="D36" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B37" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C37">
         <v>110.436</v>
       </c>
       <c r="D37" t="s">
-        <v>56</v>
+        <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B38" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C38">
         <v>125.772</v>
       </c>
       <c r="D38" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B39" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C39">
         <v>134.976</v>
       </c>
       <c r="D39" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B40" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C40">
         <v>138.048</v>
       </c>
       <c r="D40" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B41" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C41">
         <v>141.12</v>
       </c>
       <c r="D41" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B42" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C42">
         <v>148.992</v>
       </c>
       <c r="D42" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B43" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C43">
         <v>156.0</v>
       </c>
       <c r="D43" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B44" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C44">
         <v>159.528</v>
       </c>
       <c r="D44" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B45" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C45">
         <v>180.996</v>
       </c>
       <c r="D45" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B46" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C46">
         <v>199.404</v>
       </c>
       <c r="D46" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B47" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C47">
         <v>208.608</v>
       </c>
       <c r="D47" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B48" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C48">
         <v>208.608</v>
       </c>
       <c r="D48" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B49" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C49">
         <v>211.68</v>
       </c>
       <c r="D49" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B50" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C50">
-        <v>230.076</v>
+        <v>233.148</v>
       </c>
       <c r="D50" t="s">
-        <v>56</v>
+        <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B51" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C51">
-        <v>233.148</v>
+        <v>236.22</v>
       </c>
       <c r="D51" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B52" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C52">
-        <v>236.22</v>
+        <v>240.0</v>
       </c>
       <c r="D52" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B53" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C53">
-        <v>240.0</v>
+        <v>242.352</v>
       </c>
       <c r="D53" t="s">
-        <v>9</v>
+        <v>49</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B54" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C54">
-        <v>242.352</v>
+        <v>276.0</v>
       </c>
       <c r="D54" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B55" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C55">
         <v>331.32</v>
       </c>
       <c r="D55" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B56" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C56">
         <v>361.992</v>
       </c>
       <c r="D56" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B57" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C57">
         <v>361.992</v>
       </c>
       <c r="D57" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B58" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C58">
         <v>398.808</v>
       </c>
       <c r="D58" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B59" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C59">
         <v>460.164</v>
       </c>
       <c r="D59" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B60" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C60">
         <v>828.288</v>
       </c>
       <c r="D60" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B61" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C61">
         <v>1196.424</v>
       </c>
       <c r="D61" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B62" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C62">
         <v>1349.808</v>
       </c>
       <c r="D62" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B63" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C63">
         <v>2546.232</v>
       </c>
       <c r="D63" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D64"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>