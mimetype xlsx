--- v7 (2026-09-13)
+++ v8 (2026-10-29)
@@ -14,101 +14,104 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$18</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Ref. number</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Sleeve HAMA "Piscine", 7", blue</t>
   </si>
   <si>
     <t>HAMA-173547</t>
   </si>
   <si>
     <t>available</t>
   </si>
   <si>
     <t>Sleeve HAMA "Piscine", 7", turquoise</t>
   </si>
   <si>
     <t>HAMA-173549</t>
   </si>
   <si>
     <t>Hama "Xpand" Tablet Case for Tablets up to 17.8 cm (7"), black</t>
   </si>
   <si>
     <t>HAMA-173596</t>
   </si>
   <si>
     <t>Hama "Neoprene" Tablet Sleeve with Front Compartment, 28 cm (11"), black</t>
   </si>
   <si>
     <t>HAMA-231032</t>
   </si>
   <si>
     <t>Hama "Fold Clear" Tablet Case for Apple iPad mini 8.3" (6th gen./2021), black</t>
   </si>
   <si>
     <t>HAMA-216452</t>
   </si>
   <si>
     <t>Hama "Strap" Tablet Case for Tablets 24 - 28 cm (9.5 - 11"), Black</t>
   </si>
   <si>
     <t>HAMA-216429</t>
+  </si>
+  <si>
+    <t>on route</t>
   </si>
   <si>
     <t>Hama "Strap" Tablet Case for Tablets 24 - 28 cm (9.5 - 11"), blue</t>
   </si>
   <si>
     <t>HAMA-216430</t>
   </si>
   <si>
     <t>Hama "Bend 2.0" Tablet Case for Samsung Galaxy Tab S9+/S9 FE+ 12.4", 222029</t>
   </si>
   <si>
     <t>HAMA-222029</t>
   </si>
   <si>
     <t>Hama "Xpand" Tablet Case for Tablets 24 - 28 cm (9.5 - 11"), black</t>
   </si>
   <si>
     <t>HAMA-216427</t>
   </si>
   <si>
     <t>Hama "Xpand" Tablet Case for Tablets 24 - 28 cm (9.5 - 11"), Orange</t>
   </si>
   <si>
     <t>HAMA-227076</t>
   </si>
@@ -587,191 +590,191 @@
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6">
         <v>8.988</v>
       </c>
       <c r="D6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7">
         <v>11.592</v>
       </c>
       <c r="D7" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C8">
         <v>11.64</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C9">
         <v>12.276</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C10">
         <v>12.324</v>
       </c>
       <c r="D10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C11">
         <v>13.164</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C12">
         <v>14.4</v>
       </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C13">
         <v>14.4</v>
       </c>
       <c r="D13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C14">
         <v>15.456</v>
       </c>
       <c r="D14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C15">
         <v>18.42</v>
       </c>
       <c r="D15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C16">
         <v>365.592</v>
       </c>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C17">
         <v>416.892</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D18"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>