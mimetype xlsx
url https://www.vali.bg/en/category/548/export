--- v5 (2026-08-15)
+++ v6 (2026-09-29)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$14</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Ref. number</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>XYZprinting Laser Engraver Module for 3D Da Vinci F1.0 Professional MR USB/ WiFi</t>
   </si>
   <si>
     <t>3D-XYZ-DAVINCI-LASER</t>
   </si>
   <si>
     <t>available</t>
   </si>
   <si>
     <t>Filament dryer for Creality Space Pi Plus 3D printer, for 2 rolls</t>
   </si>
   <si>
@@ -73,69 +73,72 @@
   <si>
     <t>Filament dryer for 3D printer Creality Space Pi x4, for 4 rolls</t>
   </si>
   <si>
     <t>CREALITY-SPACE-X4</t>
   </si>
   <si>
     <t>3D Printer Creality Ender-3 V3 SE</t>
   </si>
   <si>
     <t>CREALITY-ENDER3-V3-SE</t>
   </si>
   <si>
     <t>3D printer FlashForge ADX5 Multi color</t>
   </si>
   <si>
     <t>FLASH-3D-AD5X</t>
   </si>
   <si>
     <t>3D Printer Creality K1C 2025</t>
   </si>
   <si>
     <t>CREALITY-K1C</t>
   </si>
   <si>
+    <t>limited availability (up to 3)</t>
+  </si>
+  <si>
     <t>3D printer FlashForge Adventurer 5M Pro</t>
   </si>
   <si>
     <t>FLASH-3D-ADV5MPRO</t>
   </si>
   <si>
     <t>3D Printer Creality K1 Max</t>
   </si>
   <si>
     <t>CREALITY-K1-MAX</t>
   </si>
   <si>
     <t>3D Printer Creality K2 Pro</t>
   </si>
   <si>
     <t>CREALITY-K2-PRO</t>
   </si>
   <si>
-    <t>limited availability (up to 3)</t>
+    <t>not available</t>
   </si>
   <si>
     <t>3D Printer Creality Ender-5 Max</t>
   </si>
   <si>
     <t>CREALITY-ENDER5-MAX</t>
   </si>
   <si>
     <t>Creality K2 PLUS / COMBO 3D color printer</t>
   </si>
   <si>
     <t>CREALITY-K2-PL-COMBO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -574,121 +577,121 @@
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7">
         <v>438.0</v>
       </c>
       <c r="D7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8" t="s">
         <v>18</v>
       </c>
       <c r="C8">
         <v>438.0</v>
       </c>
       <c r="D8" t="s">
-        <v>6</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C9">
         <v>612.936</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C10">
         <v>699.0</v>
       </c>
       <c r="D10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C11">
         <v>759.0</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C12">
         <v>810.0</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C13">
         <v>1348.992</v>
       </c>
       <c r="D13" t="s">
-        <v>6</v>
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D14"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>