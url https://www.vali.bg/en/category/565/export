--- v3 (2026-06-22)
+++ v4 (2026-08-06)
@@ -28,105 +28,105 @@
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$10</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Ref. number</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
-    <t>Universal 4in1 Remote Control HAMA-12306</t>
-[...2 lines deleted...]
-    <t>HAMA-12306</t>
+    <t>Universal 4in1 Remote Control</t>
+  </si>
+  <si>
+    <t>HAMA-221053</t>
+  </si>
+  <si>
+    <t>available</t>
+  </si>
+  <si>
+    <t>Hama Universal TV Remote Control, Infra-red, for 8 Devices, Teachable, App Butto</t>
+  </si>
+  <si>
+    <t>HAMA-221055</t>
+  </si>
+  <si>
+    <t>on route</t>
+  </si>
+  <si>
+    <t>Hama Remote Control for TV + Netflix, Prime Video, Disney+ Buttons, Programmable</t>
+  </si>
+  <si>
+    <t>HAMA-221050</t>
+  </si>
+  <si>
+    <t>Hama Universal Remote Control for Philips TVs, IR, Teachable, Illuminating Butto</t>
+  </si>
+  <si>
+    <t>HAMA-221063</t>
+  </si>
+  <si>
+    <t>Hama Universal Remote Control for LG TVs, IR, Teachable, Illuminating Buttons</t>
+  </si>
+  <si>
+    <t>HAMA-221061</t>
+  </si>
+  <si>
+    <t>Hama Universal Remote Control for Samsung TVs, IR, Teachable, Illuminating Butto</t>
+  </si>
+  <si>
+    <t>HAMA-221060</t>
+  </si>
+  <si>
+    <t>Hama Universal Remote Control for Sony TVs, IR, Teachable, with 4 app buttons</t>
+  </si>
+  <si>
+    <t>HAMA-221066</t>
+  </si>
+  <si>
+    <t>Hama Universal Remote Control for Air-Conditioning Systems and Units, Infra-Red, Wall Bracket</t>
+  </si>
+  <si>
+    <t>HAMA-221040</t>
   </si>
   <si>
     <t>not available</t>
-  </si>
-[...46 lines deleted...]
-    <t>HAMA-221040</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -466,152 +466,152 @@
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
-        <v>6.312</v>
+        <v>7.368</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
         <v>8.592</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4">
         <v>9.348</v>
       </c>
       <c r="D4" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5">
         <v>10.524</v>
       </c>
       <c r="D5" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6">
         <v>10.524</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="C7">
         <v>10.524</v>
       </c>
       <c r="D7" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C8">
         <v>10.524</v>
       </c>
       <c r="D8" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="C9">
         <v>15.06</v>
       </c>
       <c r="D9" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D10"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>