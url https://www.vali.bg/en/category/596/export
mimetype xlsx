--- v7 (2026-09-14)
+++ v8 (2026-10-29)
@@ -55,57 +55,57 @@
   <si>
     <t>HAMA-176638</t>
   </si>
   <si>
     <t>available</t>
   </si>
   <si>
     <t>TP LINK TAPO P100 Smart Socket 10A, 2300W, 2.4Ghz, Schedule Setting, Timer</t>
   </si>
   <si>
     <t>TP-TL-CAM-TAPO-P100-1PK</t>
   </si>
   <si>
     <t>Hama Smart WLAN Socket, Matter, Voice/App-Controlled, Current Measuring Device</t>
   </si>
   <si>
     <t>HAMA-176654</t>
   </si>
   <si>
     <t>TP LINK TAPO P110 Smart socket 3680 W, 2.4Ghz, timer</t>
   </si>
   <si>
     <t>TP-TL-CAM-TAPO-P110-1PK</t>
   </si>
   <si>
+    <t>Hama WiFi Upgrade Switch for Lights and Sockets, 176556</t>
+  </si>
+  <si>
+    <t>HAMA-176556</t>
+  </si>
+  <si>
     <t>not available</t>
-  </si>
-[...4 lines deleted...]
-    <t>HAMA-176556</t>
   </si>
   <si>
     <t>Starter kit DELTACO SMART HOME smart plug and 2x RGB LED lights</t>
   </si>
   <si>
     <t>DELT-SH-KIT01</t>
   </si>
   <si>
     <t>limited availability (up to 3)</t>
   </si>
   <si>
     <t>Smart WiFi Outdoor/ Indoor Plug Edimax SP-1122WTO 2 EU type AC Outlet</t>
   </si>
   <si>
     <t>EDIM-SP-1122WTO</t>
   </si>
   <si>
     <t>Smart WiFi Indoor Power Strip Edimax SP-1123WT 3 EU type AC Outlet + 4 USB Outputs</t>
   </si>
   <si>
     <t>EDIM-SP-1123WT</t>
   </si>
   <si>
     <t>Starter kit DELTACO SMART HOME 3 x mini smart plugs, 6 x RGB LED lights</t>
   </si>
@@ -517,65 +517,65 @@
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
         <v>16.104</v>
       </c>
       <c r="D4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5">
         <v>18.0</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="C6">
         <v>20.964</v>
       </c>
       <c r="D6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7">
         <v>30.0</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8">
         <v>42.0</v>