--- v6 (2026-09-14)
+++ v7 (2026-10-29)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$27</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Ref. number</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>VideoStudio 2022 Business &amp; Education License (1-4)</t>
   </si>
   <si>
     <t>FS-SOFT-VS22-14</t>
   </si>
   <si>
     <t>call</t>
   </si>
   <si>
     <t>PaintShop Pro 2022 Corporate Edition License Single User</t>
   </si>
   <si>
@@ -152,50 +152,53 @@
     <t>FS-SOFT-MAGIX-VEGAS-PRO</t>
   </si>
   <si>
     <t>Adobe Premiere Pro for teams, Multiple Platforms, EU English, Subscription New</t>
   </si>
   <si>
     <t>FS-SOFT-ADOBE-PREMPRO</t>
   </si>
   <si>
     <t>Adobe Illustrator for teams, Multiple Platforms, EU English, Subscription New</t>
   </si>
   <si>
     <t>FS-SOFT-ADOBE-ILLUSTR</t>
   </si>
   <si>
     <t>Adobe InDesign for teams, Multiple Platforms, EU English, Subscription New</t>
   </si>
   <si>
     <t>FS-SOFT-ADOBE-INDESIG</t>
   </si>
   <si>
     <t>Adobe Photoshop for teams, Multiple Platforms, EU English, Subscription New</t>
   </si>
   <si>
     <t>FS-SOFT-ADOBE-PHOTOSH</t>
+  </si>
+  <si>
+    <t>limited availability (up to 3)</t>
   </si>
   <si>
     <t>Autodesk AutoCAD LT 2024 - Subscription - 1 Seat, 1 User - 1 Year - Commercial - Electronic - PC, Intel-based Mac</t>
   </si>
   <si>
     <t>FS-SOFT-AUTODESK-CADLT</t>
   </si>
   <si>
     <t>CorelDRAW Graphics Suite Enterprise License (incl. 1 Yr CorelSure Maintenance)(1-10)</t>
   </si>
   <si>
     <t>FS-SOFT-COREL-DRGSE14</t>
   </si>
   <si>
     <t>CorelDRAW Graphics Suite Enterprise License (incl. 1 Yr CorelSure Maintenance)(5-50)</t>
   </si>
   <si>
     <t>FS-SOFT-COREL-DRGSE550</t>
   </si>
   <si>
     <t>CorelDRAW Graphics Suite Classroom License 15+1 (incl. 1 yr CorelSure Maintenance)</t>
   </si>
   <si>
     <t>FS-SOFT-COREL-DGSC-151</t>
   </si>
@@ -540,51 +543,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="134.396" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
         <v>61.2</v>
@@ -834,115 +837,115 @@
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>42</v>
       </c>
       <c r="B20" t="s">
         <v>43</v>
       </c>
       <c r="C20">
         <v>508.992</v>
       </c>
       <c r="D20" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21" t="s">
         <v>45</v>
       </c>
       <c r="C21">
         <v>526.8</v>
       </c>
       <c r="D21" t="s">
-        <v>6</v>
+        <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C22">
         <v>588.396</v>
       </c>
       <c r="D22" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B23" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C23">
         <v>906.0</v>
       </c>
       <c r="D23" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B24" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C24">
         <v>906.0</v>
       </c>
       <c r="D24" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B25" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C25">
         <v>969.0</v>
       </c>
       <c r="D25" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B26" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C26">
         <v>1299.0</v>
       </c>
       <c r="D26" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D27"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 