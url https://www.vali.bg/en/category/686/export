--- v5 (2026-09-12)
+++ v6 (2026-10-28)
@@ -1155,51 +1155,51 @@
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8">
         <v>3.384</v>
       </c>
       <c r="D8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9">
         <v>3.576</v>
       </c>
       <c r="D9" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10">
         <v>3.684</v>
       </c>
       <c r="D10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
         <v>3.9</v>
@@ -1211,51 +1211,51 @@
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12">
         <v>3.96</v>
       </c>
       <c r="D12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13">
         <v>4.104</v>
       </c>
       <c r="D13" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14">
         <v>4.116</v>
       </c>
       <c r="D14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15">
         <v>4.476</v>
@@ -1295,51 +1295,51 @@
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18" t="s">
         <v>40</v>
       </c>
       <c r="C18">
         <v>4.536</v>
       </c>
       <c r="D18" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19" t="s">
         <v>42</v>
       </c>
       <c r="C19">
         <v>4.776</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20" t="s">
         <v>44</v>
       </c>
       <c r="C20">
         <v>4.776</v>
       </c>
       <c r="D20" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21">
         <v>5.496</v>
@@ -1463,65 +1463,65 @@
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>63</v>
       </c>
       <c r="B30" t="s">
         <v>64</v>
       </c>
       <c r="C30">
         <v>6.504</v>
       </c>
       <c r="D30" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>65</v>
       </c>
       <c r="B31" t="s">
         <v>66</v>
       </c>
       <c r="C31">
         <v>6.54</v>
       </c>
       <c r="D31" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>67</v>
       </c>
       <c r="B32" t="s">
         <v>68</v>
       </c>
       <c r="C32">
         <v>6.54</v>
       </c>
       <c r="D32" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>69</v>
       </c>
       <c r="B33" t="s">
         <v>70</v>
       </c>
       <c r="C33">
         <v>6.78</v>
       </c>
       <c r="D33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>71</v>
       </c>
       <c r="B34" t="s">
         <v>72</v>
       </c>
       <c r="C34">
         <v>6.876</v>
@@ -1673,51 +1673,51 @@
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>92</v>
       </c>
       <c r="B45" t="s">
         <v>93</v>
       </c>
       <c r="C45">
         <v>7.968</v>
       </c>
       <c r="D45" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>94</v>
       </c>
       <c r="B46" t="s">
         <v>95</v>
       </c>
       <c r="C46">
         <v>7.98</v>
       </c>
       <c r="D46" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>96</v>
       </c>
       <c r="B47" t="s">
         <v>97</v>
       </c>
       <c r="C47">
         <v>8.772</v>
       </c>
       <c r="D47" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>98</v>
       </c>
       <c r="B48" t="s">
         <v>99</v>
       </c>
       <c r="C48">
         <v>8.964</v>
@@ -1939,51 +1939,51 @@
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>130</v>
       </c>
       <c r="B64" t="s">
         <v>131</v>
       </c>
       <c r="C64">
         <v>13.32</v>
       </c>
       <c r="D64" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>132</v>
       </c>
       <c r="B65" t="s">
         <v>133</v>
       </c>
       <c r="C65">
         <v>13.512</v>
       </c>
       <c r="D65" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>134</v>
       </c>
       <c r="B66" t="s">
         <v>135</v>
       </c>
       <c r="C66">
         <v>13.98</v>
       </c>
       <c r="D66" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>136</v>
       </c>
       <c r="B67" t="s">
         <v>137</v>
       </c>
       <c r="C67">
         <v>14.676</v>
@@ -2009,93 +2009,93 @@
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>140</v>
       </c>
       <c r="B69" t="s">
         <v>141</v>
       </c>
       <c r="C69">
         <v>14.76</v>
       </c>
       <c r="D69" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>142</v>
       </c>
       <c r="B70" t="s">
         <v>143</v>
       </c>
       <c r="C70">
         <v>14.76</v>
       </c>
       <c r="D70" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>144</v>
       </c>
       <c r="B71" t="s">
         <v>145</v>
       </c>
       <c r="C71">
         <v>15.036</v>
       </c>
       <c r="D71" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>146</v>
       </c>
       <c r="B72" t="s">
         <v>147</v>
       </c>
       <c r="C72">
         <v>15.336</v>
       </c>
       <c r="D72" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>148</v>
       </c>
       <c r="B73" t="s">
         <v>149</v>
       </c>
       <c r="C73">
         <v>15.336</v>
       </c>
       <c r="D73" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>150</v>
       </c>
       <c r="B74" t="s">
         <v>151</v>
       </c>
       <c r="C74">
         <v>15.804</v>
       </c>
       <c r="D74" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>152</v>
       </c>
       <c r="B75" t="s">
         <v>153</v>
       </c>
       <c r="C75">
         <v>15.984</v>
@@ -2177,51 +2177,51 @@
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>164</v>
       </c>
       <c r="B81" t="s">
         <v>165</v>
       </c>
       <c r="C81">
         <v>20.94</v>
       </c>
       <c r="D81" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>166</v>
       </c>
       <c r="B82" t="s">
         <v>167</v>
       </c>
       <c r="C82">
         <v>21.0</v>
       </c>
       <c r="D82" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>168</v>
       </c>
       <c r="B83" t="s">
         <v>169</v>
       </c>
       <c r="C83">
         <v>23.016</v>
       </c>
       <c r="D83" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>170</v>
       </c>
       <c r="B84" t="s">
         <v>171</v>
       </c>
       <c r="C84">
         <v>27.396</v>
@@ -2555,51 +2555,51 @@
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>19</v>
       </c>
       <c r="B108" t="s">
         <v>20</v>
       </c>
       <c r="C108">
         <v>3.384</v>
       </c>
       <c r="D108" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>21</v>
       </c>
       <c r="B109" t="s">
         <v>22</v>
       </c>
       <c r="C109">
         <v>3.576</v>
       </c>
       <c r="D109" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>23</v>
       </c>
       <c r="B110" t="s">
         <v>24</v>
       </c>
       <c r="C110">
         <v>3.684</v>
       </c>
       <c r="D110" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>25</v>
       </c>
       <c r="B111" t="s">
         <v>26</v>
       </c>
       <c r="C111">
         <v>3.9</v>
@@ -2611,51 +2611,51 @@
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>27</v>
       </c>
       <c r="B112" t="s">
         <v>28</v>
       </c>
       <c r="C112">
         <v>3.96</v>
       </c>
       <c r="D112" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>29</v>
       </c>
       <c r="B113" t="s">
         <v>30</v>
       </c>
       <c r="C113">
         <v>4.104</v>
       </c>
       <c r="D113" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>31</v>
       </c>
       <c r="B114" t="s">
         <v>32</v>
       </c>
       <c r="C114">
         <v>4.116</v>
       </c>
       <c r="D114" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>33</v>
       </c>
       <c r="B115" t="s">
         <v>34</v>
       </c>
       <c r="C115">
         <v>4.476</v>
@@ -2695,51 +2695,51 @@
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>39</v>
       </c>
       <c r="B118" t="s">
         <v>40</v>
       </c>
       <c r="C118">
         <v>4.536</v>
       </c>
       <c r="D118" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>41</v>
       </c>
       <c r="B119" t="s">
         <v>42</v>
       </c>
       <c r="C119">
         <v>4.776</v>
       </c>
       <c r="D119" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>43</v>
       </c>
       <c r="B120" t="s">
         <v>44</v>
       </c>
       <c r="C120">
         <v>4.776</v>
       </c>
       <c r="D120" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>45</v>
       </c>
       <c r="B121" t="s">
         <v>46</v>
       </c>
       <c r="C121">
         <v>5.496</v>
@@ -2863,65 +2863,65 @@
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>63</v>
       </c>
       <c r="B130" t="s">
         <v>64</v>
       </c>
       <c r="C130">
         <v>6.504</v>
       </c>
       <c r="D130" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>65</v>
       </c>
       <c r="B131" t="s">
         <v>66</v>
       </c>
       <c r="C131">
         <v>6.54</v>
       </c>
       <c r="D131" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>67</v>
       </c>
       <c r="B132" t="s">
         <v>68</v>
       </c>
       <c r="C132">
         <v>6.54</v>
       </c>
       <c r="D132" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>69</v>
       </c>
       <c r="B133" t="s">
         <v>70</v>
       </c>
       <c r="C133">
         <v>6.78</v>
       </c>
       <c r="D133" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>71</v>
       </c>
       <c r="B134" t="s">
         <v>72</v>
       </c>
       <c r="C134">
         <v>6.876</v>
@@ -3073,51 +3073,51 @@
     <row r="145" spans="1:4">
       <c r="A145" t="s">
         <v>92</v>
       </c>
       <c r="B145" t="s">
         <v>93</v>
       </c>
       <c r="C145">
         <v>7.968</v>
       </c>
       <c r="D145" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
         <v>94</v>
       </c>
       <c r="B146" t="s">
         <v>95</v>
       </c>
       <c r="C146">
         <v>7.98</v>
       </c>
       <c r="D146" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
         <v>96</v>
       </c>
       <c r="B147" t="s">
         <v>97</v>
       </c>
       <c r="C147">
         <v>8.772</v>
       </c>
       <c r="D147" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
         <v>98</v>
       </c>
       <c r="B148" t="s">
         <v>99</v>
       </c>
       <c r="C148">
         <v>8.964</v>
@@ -3339,51 +3339,51 @@
     <row r="164" spans="1:4">
       <c r="A164" t="s">
         <v>130</v>
       </c>
       <c r="B164" t="s">
         <v>131</v>
       </c>
       <c r="C164">
         <v>13.32</v>
       </c>
       <c r="D164" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
         <v>132</v>
       </c>
       <c r="B165" t="s">
         <v>133</v>
       </c>
       <c r="C165">
         <v>13.512</v>
       </c>
       <c r="D165" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
         <v>134</v>
       </c>
       <c r="B166" t="s">
         <v>135</v>
       </c>
       <c r="C166">
         <v>13.98</v>
       </c>
       <c r="D166" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
         <v>136</v>
       </c>
       <c r="B167" t="s">
         <v>137</v>
       </c>
       <c r="C167">
         <v>14.676</v>
@@ -3409,93 +3409,93 @@
     <row r="169" spans="1:4">
       <c r="A169" t="s">
         <v>140</v>
       </c>
       <c r="B169" t="s">
         <v>141</v>
       </c>
       <c r="C169">
         <v>14.76</v>
       </c>
       <c r="D169" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
         <v>142</v>
       </c>
       <c r="B170" t="s">
         <v>143</v>
       </c>
       <c r="C170">
         <v>14.76</v>
       </c>
       <c r="D170" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
         <v>144</v>
       </c>
       <c r="B171" t="s">
         <v>145</v>
       </c>
       <c r="C171">
         <v>15.036</v>
       </c>
       <c r="D171" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
         <v>146</v>
       </c>
       <c r="B172" t="s">
         <v>147</v>
       </c>
       <c r="C172">
         <v>15.336</v>
       </c>
       <c r="D172" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
         <v>148</v>
       </c>
       <c r="B173" t="s">
         <v>149</v>
       </c>
       <c r="C173">
         <v>15.336</v>
       </c>
       <c r="D173" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
         <v>150</v>
       </c>
       <c r="B174" t="s">
         <v>151</v>
       </c>
       <c r="C174">
         <v>15.804</v>
       </c>
       <c r="D174" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
         <v>152</v>
       </c>
       <c r="B175" t="s">
         <v>153</v>
       </c>
       <c r="C175">
         <v>15.984</v>
@@ -3577,51 +3577,51 @@
     <row r="181" spans="1:4">
       <c r="A181" t="s">
         <v>164</v>
       </c>
       <c r="B181" t="s">
         <v>165</v>
       </c>
       <c r="C181">
         <v>20.94</v>
       </c>
       <c r="D181" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
         <v>166</v>
       </c>
       <c r="B182" t="s">
         <v>167</v>
       </c>
       <c r="C182">
         <v>21.0</v>
       </c>
       <c r="D182" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
         <v>168</v>
       </c>
       <c r="B183" t="s">
         <v>169</v>
       </c>
       <c r="C183">
         <v>23.016</v>
       </c>
       <c r="D183" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
         <v>170</v>
       </c>
       <c r="B184" t="s">
         <v>171</v>
       </c>
       <c r="C184">
         <v>27.396</v>