--- v4 (2026-05-06)
+++ v5 (2026-06-21)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Ref. number</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Label mini printer STICK EASY UP21, wireless monochrome, white</t>
   </si>
   <si>
     <t>LF-PRN-LABEL-STICK-UP21-W</t>
   </si>
   <si>
-    <t>not available</t>
+    <t>available</t>
   </si>
   <si>
     <t>Label mini printer STICK EASY UP21, wireless monochrome, turquoise</t>
   </si>
   <si>
     <t>LF-PRN-LABEL-STICK-UP21-T</t>
   </si>
   <si>
     <t>limited availability (up to 3)</t>
   </si>
   <si>
     <t>Label mini printer STICK EASY UP21, wireless monochrome, Black</t>
   </si>
   <si>
     <t>LF-PRN-LABEL-STICK-UP21-K</t>
   </si>
   <si>
     <t>Label mini printer STICK EASY UP21, wireless monochrome, Pink</t>
   </si>
   <si>
     <t>LF-PRN-LABEL-STICK-UP21-P</t>
   </si>
 </sst>
 </file>
 