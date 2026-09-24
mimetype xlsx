--- v6 (2026-08-09)
+++ v7 (2026-09-24)
@@ -100,57 +100,57 @@
   <si>
     <t>Camera Battery for Vacuum cleaner  Blaupunkt BPK-VCBB1XB, V-tac VT-5555, Midea М4 LiIon 14,4V 2600mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-LTR300VX</t>
   </si>
   <si>
     <t>Camera Battery for Vacuum cleaner  XIAOMI  G1 MI Robot , MI-G1 LiIon 14,8V 2600mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-MVS500VX</t>
   </si>
   <si>
     <t>Camera Battery for Vacuum cleaner  Proscenic Cocoa Smart 780T, Summer P1s  LiIon 14,8V 2600mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-PCS780VX</t>
   </si>
   <si>
     <t>Camera Battery for Vacuum cleaner  Rowenta RG7975WH/NS0, RG7987WH/NS0 SS-2230002528  LiIon 14,4V 2600mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-RTX750VX</t>
   </si>
   <si>
+    <t>Camera Battery for Vacuum cleaner  Rowenta 20-RS-RT900866, Explorer 20 , 40, 60  RS-RT900866 LiIon 14,4V 2600mAh CAMERON SINO</t>
+  </si>
+  <si>
+    <t>CS-RTX682VX</t>
+  </si>
+  <si>
     <t>available</t>
-  </si>
-[...4 lines deleted...]
-    <t>CS-RTX682VX</t>
   </si>
   <si>
     <t>Camera Battery for Vacuum cleaner   Xiaomi Mi Robot Vacuum Mop P, Mijia 2, VIOMI V2 Pro LiIon 14,4V 2600mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-XMR200VX</t>
   </si>
   <si>
     <t>Camera Battery for Vacuum cleaner  iRobot 5150, 7150, Roomba e5, Roomba i8 4624864  LiIon 14,4V 2600mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-IRB700VX</t>
   </si>
   <si>
     <t>Camera Battery for Vacuum cleaner  iRobot Roomba Combo Essential Y011040 P/N ABL-G  LiIon 14,4V 3350mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-IRY114VX</t>
   </si>
   <si>
     <t>Camera Battery for Vacuum cleaner  Blaupunkt BPK-VCBB1XB, BPK-VCBB1XBN  LiIon 14,4V  2600mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-BPK130VX</t>
   </si>
@@ -768,135 +768,135 @@
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8">
         <v>39.876</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9">
         <v>39.876</v>
       </c>
       <c r="D9" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
         <v>42.948</v>
       </c>
       <c r="D10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11" t="s">
         <v>25</v>
       </c>
       <c r="C11">
         <v>42.948</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12" t="s">
         <v>27</v>
       </c>
       <c r="C12">
         <v>46.02</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C13">
         <v>46.02</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14">
         <v>46.02</v>
       </c>
       <c r="D14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15">
         <v>49.08</v>
       </c>
       <c r="D15" t="s">
-        <v>6</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16">
         <v>49.08</v>
       </c>
       <c r="D16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="C17">
         <v>49.08</v>
@@ -936,51 +936,51 @@
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20" t="s">
         <v>44</v>
       </c>
       <c r="C20">
         <v>52.152</v>
       </c>
       <c r="D20" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21">
         <v>58.284</v>
       </c>
       <c r="D21" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" t="s">
         <v>48</v>
       </c>
       <c r="C22">
         <v>58.284</v>
       </c>
       <c r="D22" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23" t="s">
         <v>50</v>
       </c>
       <c r="C23">
         <v>58.284</v>
@@ -992,51 +992,51 @@
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24" t="s">
         <v>52</v>
       </c>
       <c r="C24">
         <v>58.284</v>
       </c>
       <c r="D24" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>53</v>
       </c>
       <c r="B25" t="s">
         <v>54</v>
       </c>
       <c r="C25">
         <v>58.284</v>
       </c>
       <c r="D25" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26" t="s">
         <v>56</v>
       </c>
       <c r="C26">
         <v>58.284</v>
       </c>
       <c r="D26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27" t="s">
         <v>58</v>
       </c>
       <c r="C27">
         <v>61.356</v>
@@ -1062,51 +1062,51 @@
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>26</v>
       </c>
       <c r="B29" t="s">
         <v>61</v>
       </c>
       <c r="C29">
         <v>61.356</v>
       </c>
       <c r="D29" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>62</v>
       </c>
       <c r="B30" t="s">
         <v>63</v>
       </c>
       <c r="C30">
         <v>64.428</v>
       </c>
       <c r="D30" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>64</v>
       </c>
       <c r="B31" t="s">
         <v>65</v>
       </c>
       <c r="C31">
         <v>70.56</v>
       </c>
       <c r="D31" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>66</v>
       </c>
       <c r="B32" t="s">
         <v>67</v>
       </c>
       <c r="C32">
         <v>73.632</v>
@@ -1132,51 +1132,51 @@
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>70</v>
       </c>
       <c r="B34" t="s">
         <v>71</v>
       </c>
       <c r="C34">
         <v>73.632</v>
       </c>
       <c r="D34" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>72</v>
       </c>
       <c r="B35" t="s">
         <v>73</v>
       </c>
       <c r="C35">
         <v>76.692</v>
       </c>
       <c r="D35" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>74</v>
       </c>
       <c r="B36" t="s">
         <v>75</v>
       </c>
       <c r="C36">
         <v>79.764</v>
       </c>
       <c r="D36" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>76</v>
       </c>
       <c r="B37" t="s">
         <v>77</v>
       </c>
       <c r="C37">
         <v>82.824</v>