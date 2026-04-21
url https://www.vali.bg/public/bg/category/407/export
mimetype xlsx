--- v3 (2026-03-07)
+++ v4 (2026-04-21)
@@ -7,786 +7,708 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$166</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$137</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
   <si>
     <t>Продукт</t>
   </si>
   <si>
     <t>Реф. номер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>Оптична мишка HAMA MC-100, 3 бутона, 182600</t>
   </si>
   <si>
     <t>HAMA-182600</t>
   </si>
   <si>
     <t>наличен</t>
   </si>
   <si>
-    <t>A4tech OP-330S Оптична мишка V-Track, безшумен клик, 1000 dpi,USB черна</t>
-[...2 lines deleted...]
-    <t>A4-MOUSE-OP-330S</t>
+    <t>Оптична мишка HAMA MC-200, 3 бутона, 182603</t>
+  </si>
+  <si>
+    <t>HAMA-182603</t>
+  </si>
+  <si>
+    <t>Жична мишка A4Tech OP-560NU, Черен</t>
+  </si>
+  <si>
+    <t>A4-MOUSE-OP-560NU</t>
+  </si>
+  <si>
+    <t>Оптична мишка HAMA MC-200, 3 бутона, 182602</t>
+  </si>
+  <si>
+    <t>HAMA-182602</t>
+  </si>
+  <si>
+    <t>Оптична мишка A4tech OP-620D</t>
+  </si>
+  <si>
+    <t>A4-MOUSE-OP-620-USB-BL</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка HAMA AMW-200, 3 бутона, 134960</t>
+  </si>
+  <si>
+    <t>HAMA-134960</t>
+  </si>
+  <si>
+    <t>HAMA Безжична оптична мишка WM-100, 3 бут, черна</t>
+  </si>
+  <si>
+    <t>HAMA-173073</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка HAMA MW-110, 3 бутона, 182618</t>
+  </si>
+  <si>
+    <t>HAMA-182618</t>
+  </si>
+  <si>
+    <t>Оптична мишка HAMA CM-200, 4 бутонна, безшумна, с кабел, черна</t>
+  </si>
+  <si>
+    <t>HAMA-173074</t>
+  </si>
+  <si>
+    <t>Жична оптична мишка LOGITECH M90</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M90-BK</t>
+  </si>
+  <si>
+    <t>Оптична мишка HAMA MC-300, безшумна, 182606</t>
+  </si>
+  <si>
+    <t>HAMA-182606</t>
+  </si>
+  <si>
+    <t>Жична оптична мишка LOGITECH B100</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-B100BK</t>
+  </si>
+  <si>
+    <t>Безжична мишка с 6 бутона MW-400 V2, HAMA-173028</t>
+  </si>
+  <si>
+    <t>HAMA-173028</t>
   </si>
   <si>
     <t>не е в наличност</t>
   </si>
   <si>
-    <t>Оптична мишка HAMA MC-200, 3 бутона, 182603</t>
-[...64 lines deleted...]
-  <si>
     <t>Hama MW-400 V2 6-бутонна безжична мишка, 173026</t>
   </si>
   <si>
     <t>HAMA-173026</t>
   </si>
   <si>
+    <t>на път</t>
+  </si>
+  <si>
     <t>LOGITECH-MOUSE-B100W</t>
   </si>
   <si>
     <t>Жична оптична мишка LOGITECH M100</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-M100</t>
   </si>
   <si>
     <t>Oптична 3-бутонна безжична мишка MW-300 V2, HAMA-173020</t>
   </si>
   <si>
     <t>HAMA-173020</t>
   </si>
   <si>
     <t>Hama MW-300 V2 оптична 3-бутонна безжична мишка, HAMA-173021</t>
   </si>
   <si>
     <t>HAMA-173021</t>
   </si>
   <si>
     <t>Hama MW-300 V2 оптична 3-бутонна безжична мишка, HAMA-173022</t>
   </si>
   <si>
     <t>HAMA-173022</t>
   </si>
   <si>
     <t>Hama MW-300 V2 оптична 3-бутонна безжична мишка, HAMA-173023</t>
   </si>
   <si>
     <t>HAMA-173023</t>
   </si>
   <si>
     <t>Hama MW-300 V2 оптична 3-бутонна безжична мишка, HAMA-173024</t>
   </si>
   <si>
     <t>HAMA-173024</t>
   </si>
   <si>
     <t>Безжична оптична мишка RAPOO 1680, Тиха, 2.4Ghz, Бяла</t>
   </si>
   <si>
     <t>RAPOO-14370</t>
   </si>
   <si>
+    <t>Жична мишка CHERRY MC 1000</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JM-0800-0</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JM-0800-2</t>
+  </si>
+  <si>
     <t>Жична оптична мишка LOGITECH B110</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-B110</t>
   </si>
   <si>
     <t>Безжична мишка A4Tech G3-280N-1, V-Track PADLESS</t>
   </si>
   <si>
     <t>A4-MOUSE-G3-280N-1</t>
   </si>
   <si>
     <t>Безжична мишка с 6 бутона MW-400 V2, HAMA-173027</t>
   </si>
   <si>
     <t>HAMA-173027</t>
   </si>
   <si>
     <t>Безжична мишка с 6 бутона MW-400 V2, HAMA-173029</t>
   </si>
   <si>
     <t>HAMA-173029</t>
   </si>
   <si>
+    <t>Безжична мишка с 6 бутона MW-400 V2, HAMA-173030</t>
+  </si>
+  <si>
+    <t>HAMA-173030</t>
+  </si>
+  <si>
+    <t>Оптична мишка A4tech FG10S Fstyler, безшумна</t>
+  </si>
+  <si>
+    <t>A4-MOUSE-FG10S-BLUE</t>
+  </si>
+  <si>
+    <t>Оптична мишка A4tech FG10S Fstyler, Черен/Оранжев</t>
+  </si>
+  <si>
+    <t>A4-MOUSE-FG10S-OR</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH B170</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-B170-BK</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH M171</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M171-ROSE</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка RAPOO M100 Silent</t>
+  </si>
+  <si>
+    <t>RAPOO-18183</t>
+  </si>
+  <si>
+    <t>RAPOO-18184</t>
+  </si>
+  <si>
+    <t>RAPOO-18186</t>
+  </si>
+  <si>
+    <t>Жична мишка CHERRY GENTIX, JM-0300-0</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JM-0300-0</t>
+  </si>
+  <si>
+    <t>Жична мишка CHERRY GENTIX</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JM-0300-2</t>
+  </si>
+  <si>
+    <t>HAMA Безжична мишка „WM-450“, 2.4 GHz / Bluetooth, 7 бутона</t>
+  </si>
+  <si>
+    <t>HAMA-173040</t>
+  </si>
+  <si>
+    <t>HAMA-173041</t>
+  </si>
+  <si>
+    <t>HAMA-173042</t>
+  </si>
+  <si>
+    <t>HAMA-173079</t>
+  </si>
+  <si>
+    <t>HAMA-173080</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка A4tech FG35 Fstyler, Бронз</t>
+  </si>
+  <si>
+    <t>A4-MOUSE-FG35-BRONZE</t>
+  </si>
+  <si>
+    <t>Оптична мишка A4tech FG35 Fstyler, Розов</t>
+  </si>
+  <si>
+    <t>A4-MOUSE-FG35-PINK</t>
+  </si>
+  <si>
     <t>ограничена наличност (до 3 бр.)</t>
   </si>
   <si>
-    <t>Безжична мишка с 6 бутона MW-400 V2, HAMA-173030</t>
-[...91 lines deleted...]
-  <si>
     <t>Безжична оптична мишка LOGITECH M190</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-M190-RD</t>
   </si>
   <si>
-    <t>Безжична оптична мишка A4tech FG35 Fstyler, Бронз</t>
-[...16 lines deleted...]
-  <si>
     <t>Оптична мишка DeLock, USB-A, 5 бутона , Синя</t>
   </si>
   <si>
     <t>DELOCK-12621P</t>
   </si>
   <si>
     <t>Оптична мишка DeLock, USB-A, Кабел 1.3 м, USB, 1200 dpi, Tюркоаз</t>
   </si>
   <si>
     <t>DELOCK-12538P</t>
   </si>
   <si>
     <t>Жична мишка CHERRY GENTIX Illuminated</t>
   </si>
   <si>
     <t>CHERRY-MOUSE-JM-0300</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-M100-WHITE</t>
   </si>
   <si>
+    <t>Безжична безшумна мишка A4tech FG35CS Plus White Fstyler, 2.4Ghz ,бяла, USB-C</t>
+  </si>
+  <si>
+    <t>A4-MOUSE-FG35CS-WHITE</t>
+  </si>
+  <si>
+    <t>Безжична безшумна мишка A4tech FG35CS Plus White Fstyler, 2.4Ghz ,сива, USB-C</t>
+  </si>
+  <si>
+    <t>A4-MOUSE-FG35CS-GREY</t>
+  </si>
+  <si>
     <t>Безжична оптична мишка LOGITECH M170</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-M170-GR</t>
   </si>
   <si>
-    <t>Безжична безшумна мишка A4tech FG35CS Plus White Fstyler, 2.4Ghz ,бяла, USB-C</t>
-[...10 lines deleted...]
-  <si>
     <t>Безжична оптична мишка LOGITECH M171, Черна, USB</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-M171-B</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-M171-BL</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-M171-RD</t>
   </si>
   <si>
+    <t>HAMA Безжична оптична мишка MW-500, 173032</t>
+  </si>
+  <si>
+    <t>HAMA-173032</t>
+  </si>
+  <si>
+    <t>HAMA Безжична оптична мишка MW-500 Recharge, 173033</t>
+  </si>
+  <si>
+    <t>HAMA-173033</t>
+  </si>
+  <si>
+    <t>HAMA Безжична оптична мишка MW-500 Recharge, 173034</t>
+  </si>
+  <si>
+    <t>HAMA-173034</t>
+  </si>
+  <si>
+    <t>HAMA Безжична оптична мишка MW-500 Recharge, 173035</t>
+  </si>
+  <si>
+    <t>HAMA-173035</t>
+  </si>
+  <si>
+    <t>Жична мишка CHERRY MC 2000, JM-0600-2</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JM-0600-2</t>
+  </si>
+  <si>
+    <t>Блутут мишка HAMA "Canosa V2", Черен</t>
+  </si>
+  <si>
+    <t>HAMA-182643</t>
+  </si>
+  <si>
+    <t>Жична мишка CHERRY MC 2000</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JM-0600-0</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH M185</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M185-SG</t>
+  </si>
+  <si>
+    <t>USB Приемник LOGITECH Logi Bolt</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-BOLT-USB</t>
+  </si>
+  <si>
     <t>LOGITECH-MOUSE-M171-BG</t>
   </si>
   <si>
-    <t>HAMA Безжична оптична мишка MW-500, 173032</t>
-[...62 lines deleted...]
-    <t>LOGITECH-MOUSE-BOLT-USB</t>
+    <t>LOGITECH-MOUSE-M171-WH</t>
   </si>
   <si>
     <t>Жична ергономична мишка HAMA EMC-500, 182698</t>
   </si>
   <si>
     <t>HAMA-182698</t>
   </si>
   <si>
-    <t>LOGITECH-MOUSE-M171-WH</t>
-[...1 lines deleted...]
-  <si>
     <t>Безжична оптична мишка LOGITECH M185, Синя, USB</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-M185-BL</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-M185-RD</t>
   </si>
   <si>
     <t>Безжична оптична мишка LOGITECH M185, USB, Сив/Черен</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-M185-SG-UK</t>
   </si>
   <si>
-    <t>Безжична оптична мишка Riano, Лява ръка, HAMA 182645</t>
-[...4 lines deleted...]
-  <si>
     <t>Безжична оптична мишка RAPOO M660, 14379</t>
   </si>
   <si>
     <t>RAPOO-14379</t>
   </si>
   <si>
     <t>Безжична оптична мишка LOGITECH M220 Silent</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-M220-B</t>
   </si>
   <si>
+    <t>Жична тиха мишка CHERRY GENTIX Silent</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JM-0310-2</t>
+  </si>
+  <si>
+    <t>HAMA Безжична оптична мишка WM-500 Recharge, бяла, 6 бут.,800/1200/1600 dpi, безшумна</t>
+  </si>
+  <si>
+    <t>HAMA-173082</t>
+  </si>
+  <si>
+    <t>HAMA Безжична оптична мишка WM-500 Recharge, 6 бут.,800/1200/1600 dpi, безшумна</t>
+  </si>
+  <si>
+    <t>HAMA-173085</t>
+  </si>
+  <si>
+    <t>HAMA Безжична оптична мишка WM-500 Recharge , черна, 6 бут.,800/1200/1600 dpi, безшумна</t>
+  </si>
+  <si>
+    <t>HAMA-173081</t>
+  </si>
+  <si>
+    <t>HAMA Безжична оптична мишка WM-500 Recharge, зелена, 6 бут.,800/1200/1600 dpi, безшумна</t>
+  </si>
+  <si>
+    <t>HAMA-173084</t>
+  </si>
+  <si>
+    <t>HAMA Безжична оптична мишка WM-500 Recharge, 6 бут.,800/1200/1600 dpi, безшумна, лилаво</t>
+  </si>
+  <si>
+    <t>HAMA-173083</t>
+  </si>
+  <si>
+    <t>CHERRY MW 2200 Безжична мишка, 1300dpi,. 2.4Ghz, Черен</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JW-T2200-2</t>
+  </si>
+  <si>
+    <t>CHERRY MW 2200 Безжична мишка, 1300dpi,. 2.4Ghz, Бяла</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JW-T2200-0</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M190-BL</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка CHERRY MW 2400</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JW-0710-2</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH M235, USB, 1000dpi, Черна</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M235-BK</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH M185, USB, Син/Черен</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M185-BL-UK</t>
+  </si>
+  <si>
     <t>Безжична оптична мишка LOGITECH M190 Full-Size</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-M190-BK</t>
   </si>
   <si>
-    <t>Жична тиха мишка CHERRY GENTIX Silent</t>
-[...4 lines deleted...]
-  <si>
     <t>Безжична оптична мишка LOGITECH M330</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-M330-BK</t>
   </si>
   <si>
-    <t>HAMA Безжична оптична мишка WM-500 Recharge, бяла, 6 бут.,800/1200/1600 dpi, безшумна</t>
-[...67 lines deleted...]
-  <si>
     <t>Безжична оптична мишка RAPOO M660</t>
   </si>
   <si>
     <t>RAPOO-14381</t>
   </si>
   <si>
     <t>Безжична оптична мишка RAPOO M660, 14382</t>
   </si>
   <si>
     <t>RAPOO-14382</t>
   </si>
   <si>
     <t>RAPOO-14383</t>
   </si>
   <si>
     <t>Безжична оптична мишка RAPOO M660, 14384</t>
   </si>
   <si>
     <t>RAPOO-14384</t>
   </si>
   <si>
-    <t>Безжична оптична мишка RAPOO M660, 14385</t>
-[...4 lines deleted...]
-  <si>
     <t>Безжична ергономична мишка RAPOO EV250</t>
   </si>
   <si>
     <t>RAPOO-13531</t>
   </si>
   <si>
+    <t>LOGITECH-MOUSE-M190-MG</t>
+  </si>
+  <si>
     <t>Мишка A4tech FB26CS Air2 Cafe Latte, Dual mode, 2000dpi, Li-Ion батерия, безшумна, Безжична</t>
   </si>
   <si>
     <t>A4-MOUSE-FB26CS-CAFE</t>
   </si>
   <si>
     <t>A4tech FB26CS Air2  Smoky Grey безжичнa мишка Dual mode,2000dpi,Li-Ion батерия, Безшумна</t>
   </si>
   <si>
     <t>A4-MOUSE-FB26CS-GREY</t>
   </si>
   <si>
-    <t>A4tech FB45CS Air'2 Stone grey безжичнa мишка, Dual mode, до 2000 dpi, черна</t>
-[...2 lines deleted...]
-    <t>A4-MOUSE-FB45CS-GREY</t>
+    <t>Безжична оптична мишка HAMA MW-600</t>
+  </si>
+  <si>
+    <t>HAMA-182616</t>
+  </si>
+  <si>
+    <t>HAMA Безжична ергономична мишка „EWM-500R“, оптична, 7 бутона, черна</t>
+  </si>
+  <si>
+    <t>HAMA-173088</t>
+  </si>
+  <si>
+    <t>Безжична ергономична мишка HAMA EMW-500L, за лява ръка, 182697</t>
+  </si>
+  <si>
+    <t>HAMA-182697</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка CHERRY MW 2310 2.0</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JW-T0320</t>
   </si>
   <si>
     <t>Безжична оптична мишка LOGITECH Pebble 2 M350s</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-M350S-GR</t>
   </si>
   <si>
     <t>Безжична оптична мишка LOGITECH M240, Off-White</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-M240-W</t>
   </si>
   <si>
     <t>Безжична оптична мишка LOGITECH M240, Rose</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-M240-ROSE</t>
   </si>
   <si>
     <t>Безжична оптична мишка LOGITECH M240 - Graphite</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-M240</t>
   </si>
   <si>
-    <t>Безжична оптична мишка LOGITECH M705 Marathon, 1000 dpi</t>
-[...10 lines deleted...]
-  <si>
     <t>Безжична оптична мишка ASUS MW203 - Син</t>
   </si>
   <si>
     <t>ASUS-P-MOUSE-MW203</t>
   </si>
   <si>
     <t>HAMA Мишка „WM-900“ мултифункционална, ергономична, Bluetooth, батерия, RGB, черна</t>
   </si>
   <si>
     <t>HAMA-173097</t>
   </si>
   <si>
-    <t>Жична оптична мишка LOGITECH M500, Бърз скрол, USB, Черен</t>
-[...4 lines deleted...]
-  <si>
     <t>HAMA Безжична Ергономична вертикална мишка "EMW-700", мулти-устройство, антрацит</t>
   </si>
   <si>
     <t>HAMA-173095</t>
   </si>
   <si>
     <t>CHERRY Stream ергономична безшумна мишка Comfort, 6 бут, 4000dpi, бяла</t>
   </si>
   <si>
     <t>CHERRY-MOUSE-JW-8550-0</t>
   </si>
   <si>
     <t>CHERRY Stream ергономична безшумна мишка Comfort, 6 бут, 4000dpi, черна</t>
   </si>
   <si>
     <t>CHERRY-MOUSE-JW-8550-2</t>
   </si>
   <si>
-    <t>Безжична мишка CHERRY MW 9100</t>
-[...10 lines deleted...]
-  <si>
     <t>Безжична оптична мишка Logitech ERGO M575S graphite, Trackball</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-M575S-BL</t>
   </si>
   <si>
-    <t>Безжична лазерна мишка LOGITECH MX Anywhere 3S</t>
-[...7 lines deleted...]
-  <si>
     <t>Мишка - Apple Magic Mouse (2024) - White Multi-Touch Surface</t>
   </si>
   <si>
     <t>APPLE-MOUSE-MXK53ZM-A</t>
   </si>
   <si>
+    <t>Безжична лазерна мишка LOGITECH MX Anywhere 3S for Business - Graphite</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-910-006958</t>
+  </si>
+  <si>
     <t>Безжична лазерна мишка LOGITECH MX Anywhere 2S за Дясна ръка</t>
   </si>
   <si>
     <t>LOGITE-MOUSE-MX-2S-24-GR</t>
   </si>
   <si>
-    <t>Безжична оптична мишка LOGITECH ERGO M575, Bluetooth, Trackball</t>
-[...23 lines deleted...]
-    <t>LOGITECH-MOUSE-910-006958</t>
+    <t>Безжична мишка LOGITECH MX Master 2S, Graphite</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-MX-MAST-2S</t>
   </si>
   <si>
     <t>Безжична мишка Apple Magic Mouse (2024), Multi-Touch Surface, черна</t>
   </si>
   <si>
     <t>APPLE-MXK63ZM-A</t>
   </si>
   <si>
     <t>Безжична лазерна мишка LOGITECH MX MASTER 4 Pale Gray</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-MX-4P</t>
   </si>
   <si>
     <t>Безжична лазерна мишка LOGITECH MX MASTER 4 Graphite</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-MX-4G</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1108,535 +1030,535 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D166"/>
+  <dimension ref="A1:D137"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="113.115" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="108.402" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
         <v>3.372</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
-        <v>3.516</v>
+        <v>4.092</v>
       </c>
       <c r="D3" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" t="s">
         <v>10</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4">
-        <v>4.092</v>
+        <v>4.176</v>
       </c>
       <c r="D4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" t="s">
         <v>12</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5">
-        <v>4.236</v>
+        <v>4.26</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" t="s">
         <v>14</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6">
-        <v>4.26</v>
+        <v>4.452</v>
       </c>
       <c r="D6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" t="s">
         <v>16</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7">
-        <v>4.524</v>
+        <v>4.596</v>
       </c>
       <c r="D7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" t="s">
         <v>18</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8">
-        <v>4.596</v>
+        <v>5.004</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="C9">
         <v>5.1</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="C10">
         <v>5.124</v>
       </c>
       <c r="D10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="C11">
         <v>5.208</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C12">
         <v>5.364</v>
       </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C13">
         <v>5.568</v>
       </c>
       <c r="D13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="C14">
         <v>7.368</v>
       </c>
       <c r="D14" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15" t="s">
         <v>33</v>
       </c>
       <c r="C15">
         <v>7.584</v>
       </c>
       <c r="D15" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C16">
         <v>7.632</v>
       </c>
       <c r="D16" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C17">
         <v>7.98</v>
       </c>
       <c r="D17" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C18">
         <v>7.98</v>
       </c>
       <c r="D18" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B19" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C19">
         <v>7.98</v>
       </c>
       <c r="D19" t="s">
-        <v>6</v>
+        <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C20">
         <v>7.98</v>
       </c>
       <c r="D20" t="s">
-        <v>6</v>
+        <v>34</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C21">
         <v>7.98</v>
       </c>
       <c r="D21" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C22">
         <v>7.98</v>
       </c>
       <c r="D22" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C23">
         <v>8.208</v>
       </c>
       <c r="D23" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C24">
-        <v>8.412</v>
+        <v>8.568</v>
       </c>
       <c r="D24" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B25" t="s">
         <v>52</v>
       </c>
       <c r="C25">
-        <v>9.084</v>
+        <v>8.568</v>
       </c>
       <c r="D25" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26" t="s">
         <v>54</v>
       </c>
       <c r="C26">
-        <v>9.204</v>
+        <v>8.928</v>
       </c>
       <c r="D26" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>55</v>
       </c>
       <c r="B27" t="s">
         <v>56</v>
       </c>
       <c r="C27">
-        <v>9.204</v>
+        <v>8.952</v>
       </c>
       <c r="D27" t="s">
-        <v>57</v>
+        <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="C28">
         <v>9.204</v>
       </c>
       <c r="D28" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29" t="s">
         <v>60</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29">
-        <v>9.228</v>
+        <v>9.204</v>
       </c>
       <c r="D29" t="s">
-        <v>62</v>
+        <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B30" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C30">
-        <v>9.672</v>
+        <v>9.204</v>
       </c>
       <c r="D30" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>63</v>
       </c>
       <c r="B31" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C31">
-        <v>9.672</v>
+        <v>9.516</v>
       </c>
       <c r="D31" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
+        <v>65</v>
+      </c>
+      <c r="B32" t="s">
         <v>66</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32">
-        <v>9.672</v>
+        <v>9.516</v>
       </c>
       <c r="D32" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="B33" t="s">
         <v>68</v>
       </c>
       <c r="C33">
-        <v>9.804</v>
+        <v>10.116</v>
       </c>
       <c r="D33" t="s">
-        <v>62</v>
+        <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>69</v>
       </c>
       <c r="B34" t="s">
         <v>70</v>
       </c>
       <c r="C34">
-        <v>10.716</v>
+        <v>10.992</v>
       </c>
       <c r="D34" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>71</v>
       </c>
       <c r="B35" t="s">
         <v>72</v>
       </c>
       <c r="C35">
         <v>11.04</v>
       </c>
       <c r="D35" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>71</v>
       </c>
       <c r="B36" t="s">
         <v>73</v>
@@ -1651,1833 +1573,1427 @@
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>71</v>
       </c>
       <c r="B37" t="s">
         <v>74</v>
       </c>
       <c r="C37">
         <v>11.04</v>
       </c>
       <c r="D37" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>75</v>
       </c>
       <c r="B38" t="s">
         <v>76</v>
       </c>
       <c r="C38">
         <v>11.076</v>
       </c>
       <c r="D38" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>77</v>
       </c>
       <c r="B39" t="s">
         <v>78</v>
       </c>
       <c r="C39">
         <v>11.076</v>
       </c>
       <c r="D39" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>79</v>
       </c>
       <c r="B40" t="s">
         <v>80</v>
       </c>
       <c r="C40">
-        <v>11.076</v>
+        <v>11.496</v>
       </c>
       <c r="D40" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
+        <v>79</v>
+      </c>
+      <c r="B41" t="s">
         <v>81</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41">
-        <v>11.1</v>
+        <v>11.496</v>
       </c>
       <c r="D41" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B42" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C42">
-        <v>11.364</v>
+        <v>11.496</v>
       </c>
       <c r="D42" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
+        <v>79</v>
+      </c>
+      <c r="B43" t="s">
         <v>83</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43">
-        <v>11.364</v>
+        <v>11.496</v>
       </c>
       <c r="D43" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B44" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C44">
-        <v>11.376</v>
+        <v>11.496</v>
       </c>
       <c r="D44" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B45" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C45">
-        <v>11.376</v>
+        <v>11.808</v>
       </c>
       <c r="D45" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B46" t="s">
         <v>88</v>
       </c>
       <c r="C46">
-        <v>11.376</v>
+        <v>11.808</v>
       </c>
       <c r="D46" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B47" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C47">
         <v>11.928</v>
       </c>
       <c r="D47" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B48" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C48">
-        <v>11.988</v>
+        <v>12.0</v>
       </c>
       <c r="D48" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B49" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C49">
-        <v>11.988</v>
+        <v>12.0</v>
       </c>
       <c r="D49" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B50" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C50">
-        <v>11.988</v>
+        <v>12.024</v>
       </c>
       <c r="D50" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>97</v>
+        <v>36</v>
       </c>
       <c r="B51" t="s">
         <v>98</v>
       </c>
       <c r="C51">
-        <v>12.0</v>
+        <v>12.324</v>
       </c>
       <c r="D51" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>99</v>
       </c>
       <c r="B52" t="s">
         <v>100</v>
       </c>
       <c r="C52">
-        <v>12.0</v>
+        <v>12.684</v>
       </c>
       <c r="D52" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>101</v>
       </c>
       <c r="B53" t="s">
         <v>102</v>
       </c>
       <c r="C53">
-        <v>12.024</v>
+        <v>12.684</v>
       </c>
       <c r="D53" t="s">
-        <v>9</v>
+        <v>89</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>35</v>
+        <v>103</v>
       </c>
       <c r="B54" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C54">
-        <v>12.324</v>
+        <v>12.78</v>
       </c>
       <c r="D54" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B55" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C55">
-        <v>12.78</v>
+        <v>12.888</v>
       </c>
       <c r="D55" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>106</v>
+        <v>69</v>
       </c>
       <c r="B56" t="s">
         <v>107</v>
       </c>
       <c r="C56">
-        <v>12.876</v>
+        <v>12.888</v>
       </c>
       <c r="D56" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
+        <v>69</v>
+      </c>
+      <c r="B57" t="s">
         <v>108</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57">
-        <v>12.876</v>
+        <v>12.888</v>
       </c>
       <c r="D57" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
+        <v>109</v>
+      </c>
+      <c r="B58" t="s">
         <v>110</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58">
-        <v>12.888</v>
+        <v>13.044</v>
       </c>
       <c r="D58" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>81</v>
+        <v>111</v>
       </c>
       <c r="B59" t="s">
         <v>112</v>
       </c>
       <c r="C59">
-        <v>12.888</v>
+        <v>13.044</v>
       </c>
       <c r="D59" t="s">
-        <v>57</v>
+        <v>6</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>81</v>
+        <v>113</v>
       </c>
       <c r="B60" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C60">
-        <v>12.888</v>
+        <v>13.044</v>
       </c>
       <c r="D60" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>81</v>
+        <v>115</v>
       </c>
       <c r="B61" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C61">
-        <v>12.888</v>
+        <v>13.044</v>
       </c>
       <c r="D61" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B62" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C62">
-        <v>13.044</v>
+        <v>13.164</v>
       </c>
       <c r="D62" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B63" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C63">
-        <v>13.044</v>
+        <v>13.296</v>
       </c>
       <c r="D63" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B64" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C64">
-        <v>13.044</v>
+        <v>13.44</v>
       </c>
       <c r="D64" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B65" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C65">
-        <v>13.044</v>
+        <v>13.8</v>
       </c>
       <c r="D65" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B66" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C66">
-        <v>13.164</v>
+        <v>13.872</v>
       </c>
       <c r="D66" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>125</v>
+        <v>69</v>
       </c>
       <c r="B67" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C67">
-        <v>13.164</v>
+        <v>14.16</v>
       </c>
       <c r="D67" t="s">
-        <v>62</v>
+        <v>89</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>127</v>
+        <v>69</v>
       </c>
       <c r="B68" t="s">
         <v>128</v>
       </c>
       <c r="C68">
-        <v>13.296</v>
+        <v>14.568</v>
       </c>
       <c r="D68" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>129</v>
       </c>
       <c r="B69" t="s">
         <v>130</v>
       </c>
       <c r="C69">
-        <v>13.296</v>
+        <v>14.688</v>
       </c>
       <c r="D69" t="s">
-        <v>57</v>
+        <v>6</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>131</v>
       </c>
       <c r="B70" t="s">
         <v>132</v>
       </c>
       <c r="C70">
-        <v>13.8</v>
+        <v>14.82</v>
       </c>
       <c r="D70" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
+        <v>123</v>
+      </c>
+      <c r="B71" t="s">
         <v>133</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71">
-        <v>13.8</v>
+        <v>14.82</v>
       </c>
       <c r="D71" t="s">
-        <v>57</v>
+        <v>6</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
+        <v>134</v>
+      </c>
+      <c r="B72" t="s">
         <v>135</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72">
-        <v>13.872</v>
+        <v>14.82</v>
       </c>
       <c r="D72" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
+        <v>136</v>
+      </c>
+      <c r="B73" t="s">
         <v>137</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73">
-        <v>14.508</v>
+        <v>15.276</v>
       </c>
       <c r="D73" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>81</v>
+        <v>138</v>
       </c>
       <c r="B74" t="s">
         <v>139</v>
       </c>
       <c r="C74">
-        <v>14.568</v>
+        <v>15.42</v>
       </c>
       <c r="D74" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>140</v>
       </c>
       <c r="B75" t="s">
         <v>141</v>
       </c>
       <c r="C75">
-        <v>14.82</v>
+        <v>16.344</v>
       </c>
       <c r="D75" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>131</v>
+        <v>142</v>
       </c>
       <c r="B76" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C76">
-        <v>14.82</v>
+        <v>16.44</v>
       </c>
       <c r="D76" t="s">
-        <v>57</v>
+        <v>6</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B77" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C77">
-        <v>14.82</v>
+        <v>16.44</v>
       </c>
       <c r="D77" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B78" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C78">
-        <v>15.204</v>
+        <v>16.44</v>
       </c>
       <c r="D78" t="s">
-        <v>9</v>
+        <v>89</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B79" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C79">
-        <v>15.276</v>
+        <v>16.548</v>
       </c>
       <c r="D79" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B80" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C80">
-        <v>15.42</v>
+        <v>16.548</v>
       </c>
       <c r="D80" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B81" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C81">
-        <v>16.044</v>
+        <v>16.62</v>
       </c>
       <c r="D81" t="s">
-        <v>62</v>
+        <v>6</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B82" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C82">
-        <v>16.344</v>
+        <v>16.632</v>
       </c>
       <c r="D82" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>155</v>
+        <v>90</v>
       </c>
       <c r="B83" t="s">
         <v>156</v>
       </c>
       <c r="C83">
-        <v>16.428</v>
+        <v>16.728</v>
       </c>
       <c r="D83" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>157</v>
       </c>
       <c r="B84" t="s">
         <v>158</v>
       </c>
       <c r="C84">
-        <v>16.44</v>
+        <v>16.824</v>
       </c>
       <c r="D84" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>159</v>
       </c>
       <c r="B85" t="s">
         <v>160</v>
       </c>
       <c r="C85">
-        <v>16.44</v>
+        <v>16.932</v>
       </c>
       <c r="D85" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>161</v>
       </c>
       <c r="B86" t="s">
         <v>162</v>
       </c>
       <c r="C86">
-        <v>16.44</v>
+        <v>17.028</v>
       </c>
       <c r="D86" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>163</v>
       </c>
       <c r="B87" t="s">
         <v>164</v>
       </c>
       <c r="C87">
-        <v>16.452</v>
+        <v>17.508</v>
       </c>
       <c r="D87" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>165</v>
       </c>
       <c r="B88" t="s">
         <v>166</v>
       </c>
       <c r="C88">
-        <v>16.488</v>
+        <v>17.592</v>
       </c>
       <c r="D88" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>167</v>
       </c>
       <c r="B89" t="s">
         <v>168</v>
       </c>
       <c r="C89">
-        <v>16.56</v>
+        <v>17.784</v>
       </c>
       <c r="D89" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>169</v>
       </c>
       <c r="B90" t="s">
         <v>170</v>
       </c>
       <c r="C90">
-        <v>16.62</v>
+        <v>17.784</v>
       </c>
       <c r="D90" t="s">
-        <v>57</v>
+        <v>6</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
+        <v>167</v>
+      </c>
+      <c r="B91" t="s">
         <v>171</v>
       </c>
-      <c r="B91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91">
-        <v>16.62</v>
+        <v>17.784</v>
       </c>
       <c r="D91" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>89</v>
+        <v>172</v>
       </c>
       <c r="B92" t="s">
         <v>173</v>
       </c>
       <c r="C92">
-        <v>16.728</v>
+        <v>17.784</v>
       </c>
       <c r="D92" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>174</v>
       </c>
       <c r="B93" t="s">
         <v>175</v>
       </c>
       <c r="C93">
-        <v>16.824</v>
+        <v>17.964</v>
       </c>
       <c r="D93" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
+        <v>90</v>
+      </c>
+      <c r="B94" t="s">
         <v>176</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94">
-        <v>16.932</v>
+        <v>18.024</v>
       </c>
       <c r="D94" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
+        <v>177</v>
+      </c>
+      <c r="B95" t="s">
         <v>178</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95">
-        <v>17.028</v>
+        <v>19.632</v>
       </c>
       <c r="D95" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
+        <v>179</v>
+      </c>
+      <c r="B96" t="s">
         <v>180</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96">
-        <v>17.784</v>
+        <v>19.632</v>
       </c>
       <c r="D96" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
+        <v>181</v>
+      </c>
+      <c r="B97" t="s">
         <v>182</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97">
-        <v>17.784</v>
+        <v>19.944</v>
       </c>
       <c r="D97" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B98" t="s">
         <v>184</v>
       </c>
       <c r="C98">
-        <v>17.784</v>
+        <v>19.944</v>
       </c>
       <c r="D98" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>185</v>
       </c>
       <c r="B99" t="s">
         <v>186</v>
       </c>
       <c r="C99">
-        <v>17.784</v>
+        <v>20.436</v>
       </c>
       <c r="D99" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>187</v>
       </c>
       <c r="B100" t="s">
         <v>188</v>
       </c>
       <c r="C100">
-        <v>17.784</v>
+        <v>22.788</v>
       </c>
       <c r="D100" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>189</v>
       </c>
       <c r="B101" t="s">
         <v>190</v>
       </c>
       <c r="C101">
-        <v>17.964</v>
+        <v>22.836</v>
       </c>
       <c r="D101" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="B102" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="C102">
-        <v>3.516</v>
+        <v>5.004</v>
       </c>
       <c r="D102" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B103" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C103">
-        <v>4.236</v>
+        <v>5.124</v>
       </c>
       <c r="D103" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="B104" t="s">
-        <v>23</v>
+        <v>80</v>
       </c>
       <c r="C104">
-        <v>5.124</v>
+        <v>11.496</v>
       </c>
       <c r="D104" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>47</v>
+        <v>79</v>
       </c>
       <c r="B105" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="C105">
-        <v>8.208</v>
+        <v>11.496</v>
       </c>
       <c r="D105" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B106" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C106">
-        <v>11.364</v>
+        <v>11.496</v>
       </c>
       <c r="D106" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
+        <v>79</v>
+      </c>
+      <c r="B107" t="s">
         <v>83</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107">
-        <v>11.364</v>
+        <v>11.496</v>
       </c>
       <c r="D107" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B108" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C108">
-        <v>11.376</v>
+        <v>11.496</v>
       </c>
       <c r="D108" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="B109" t="s">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="C109">
-        <v>11.376</v>
+        <v>12.684</v>
       </c>
       <c r="D109" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="B110" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="C110">
-        <v>11.376</v>
+        <v>12.684</v>
       </c>
       <c r="D110" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>95</v>
+        <v>142</v>
       </c>
       <c r="B111" t="s">
-        <v>96</v>
+        <v>143</v>
       </c>
       <c r="C111">
-        <v>11.988</v>
+        <v>16.44</v>
       </c>
       <c r="D111" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
-        <v>97</v>
+        <v>144</v>
       </c>
       <c r="B112" t="s">
-        <v>98</v>
+        <v>145</v>
       </c>
       <c r="C112">
-        <v>12.0</v>
+        <v>16.44</v>
       </c>
       <c r="D112" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
-        <v>99</v>
+        <v>146</v>
       </c>
       <c r="B113" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="C113">
-        <v>12.0</v>
+        <v>16.44</v>
       </c>
       <c r="D113" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
-        <v>106</v>
+        <v>148</v>
       </c>
       <c r="B114" t="s">
-        <v>107</v>
+        <v>149</v>
       </c>
       <c r="C114">
-        <v>12.876</v>
+        <v>16.548</v>
       </c>
       <c r="D114" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
-        <v>108</v>
+        <v>150</v>
       </c>
       <c r="B115" t="s">
-        <v>109</v>
+        <v>151</v>
       </c>
       <c r="C115">
-        <v>12.876</v>
+        <v>16.548</v>
       </c>
       <c r="D115" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
-        <v>115</v>
+        <v>152</v>
       </c>
       <c r="B116" t="s">
-        <v>116</v>
+        <v>153</v>
       </c>
       <c r="C116">
-        <v>13.044</v>
+        <v>16.62</v>
       </c>
       <c r="D116" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
-        <v>117</v>
+        <v>154</v>
       </c>
       <c r="B117" t="s">
-        <v>118</v>
+        <v>155</v>
       </c>
       <c r="C117">
-        <v>13.044</v>
+        <v>16.632</v>
       </c>
       <c r="D117" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
-        <v>119</v>
+        <v>177</v>
       </c>
       <c r="B118" t="s">
-        <v>120</v>
+        <v>178</v>
       </c>
       <c r="C118">
-        <v>13.044</v>
+        <v>19.632</v>
       </c>
       <c r="D118" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
-        <v>121</v>
+        <v>179</v>
       </c>
       <c r="B119" t="s">
-        <v>122</v>
+        <v>180</v>
       </c>
       <c r="C119">
-        <v>13.044</v>
+        <v>19.632</v>
       </c>
       <c r="D119" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
-        <v>129</v>
+        <v>183</v>
       </c>
       <c r="B120" t="s">
-        <v>130</v>
+        <v>184</v>
       </c>
       <c r="C120">
-        <v>13.296</v>
+        <v>19.944</v>
       </c>
       <c r="D120" t="s">
-        <v>57</v>
+        <v>6</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
-        <v>135</v>
+        <v>191</v>
       </c>
       <c r="B121" t="s">
-        <v>136</v>
+        <v>192</v>
       </c>
       <c r="C121">
-        <v>13.872</v>
+        <v>23.148</v>
       </c>
       <c r="D121" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
-        <v>147</v>
+        <v>193</v>
       </c>
       <c r="B122" t="s">
-        <v>148</v>
+        <v>194</v>
       </c>
       <c r="C122">
-        <v>15.276</v>
+        <v>23.148</v>
       </c>
       <c r="D122" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
-        <v>155</v>
+        <v>195</v>
       </c>
       <c r="B123" t="s">
-        <v>156</v>
+        <v>196</v>
       </c>
       <c r="C123">
-        <v>16.428</v>
+        <v>26.484</v>
       </c>
       <c r="D123" t="s">
-        <v>9</v>
+        <v>89</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
-        <v>157</v>
+        <v>197</v>
       </c>
       <c r="B124" t="s">
-        <v>158</v>
+        <v>198</v>
       </c>
       <c r="C124">
-        <v>16.44</v>
+        <v>28.992</v>
       </c>
       <c r="D124" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
-        <v>159</v>
+        <v>199</v>
       </c>
       <c r="B125" t="s">
-        <v>160</v>
+        <v>200</v>
       </c>
       <c r="C125">
-        <v>16.44</v>
+        <v>33.228</v>
       </c>
       <c r="D125" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
-        <v>161</v>
+        <v>201</v>
       </c>
       <c r="B126" t="s">
-        <v>162</v>
+        <v>202</v>
       </c>
       <c r="C126">
-        <v>16.44</v>
+        <v>35.736</v>
       </c>
       <c r="D126" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
-        <v>163</v>
+        <v>203</v>
       </c>
       <c r="B127" t="s">
-        <v>164</v>
+        <v>204</v>
       </c>
       <c r="C127">
-        <v>16.452</v>
+        <v>46.152</v>
       </c>
       <c r="D127" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
-        <v>165</v>
+        <v>205</v>
       </c>
       <c r="B128" t="s">
-        <v>166</v>
+        <v>206</v>
       </c>
       <c r="C128">
-        <v>16.488</v>
+        <v>46.152</v>
       </c>
       <c r="D128" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
-        <v>169</v>
+        <v>207</v>
       </c>
       <c r="B129" t="s">
-        <v>170</v>
+        <v>208</v>
       </c>
       <c r="C129">
-        <v>16.62</v>
+        <v>57.6</v>
       </c>
       <c r="D129" t="s">
-        <v>57</v>
+        <v>89</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
-        <v>171</v>
+        <v>209</v>
       </c>
       <c r="B130" t="s">
-        <v>172</v>
+        <v>210</v>
       </c>
       <c r="C130">
-        <v>16.62</v>
+        <v>82.824</v>
       </c>
       <c r="D130" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
-        <v>180</v>
+        <v>211</v>
       </c>
       <c r="B131" t="s">
-        <v>181</v>
+        <v>212</v>
       </c>
       <c r="C131">
-        <v>17.784</v>
+        <v>84.048</v>
       </c>
       <c r="D131" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
-        <v>182</v>
+        <v>213</v>
       </c>
       <c r="B132" t="s">
-        <v>183</v>
+        <v>214</v>
       </c>
       <c r="C132">
-        <v>17.784</v>
+        <v>86.412</v>
       </c>
       <c r="D132" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
-        <v>180</v>
+        <v>215</v>
       </c>
       <c r="B133" t="s">
-        <v>184</v>
+        <v>216</v>
       </c>
       <c r="C133">
-        <v>17.784</v>
+        <v>95.268</v>
       </c>
       <c r="D133" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
-        <v>185</v>
+        <v>217</v>
       </c>
       <c r="B134" t="s">
-        <v>186</v>
+        <v>218</v>
       </c>
       <c r="C134">
-        <v>17.784</v>
+        <v>115.956</v>
       </c>
       <c r="D134" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
-        <v>187</v>
+        <v>219</v>
       </c>
       <c r="B135" t="s">
-        <v>188</v>
+        <v>220</v>
       </c>
       <c r="C135">
-        <v>17.784</v>
+        <v>148.992</v>
       </c>
       <c r="D135" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
-        <v>191</v>
+        <v>221</v>
       </c>
       <c r="B136" t="s">
-        <v>192</v>
+        <v>222</v>
       </c>
       <c r="C136">
-        <v>19.632</v>
+        <v>148.992</v>
       </c>
       <c r="D136" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="137" spans="1:4">
-[...404 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:D166"/>
+  <autoFilter ref="A1:D137"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>