--- v4 (2026-04-21)
+++ v5 (2026-06-06)
@@ -7,726 +7,636 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$137</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$106</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
   <si>
     <t>Продукт</t>
   </si>
   <si>
     <t>Реф. номер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>Оптична мишка HAMA MC-100, 3 бутона, 182600</t>
   </si>
   <si>
     <t>HAMA-182600</t>
   </si>
   <si>
     <t>наличен</t>
   </si>
   <si>
     <t>Оптична мишка HAMA MC-200, 3 бутона, 182603</t>
   </si>
   <si>
     <t>HAMA-182603</t>
   </si>
   <si>
-    <t>Жична мишка A4Tech OP-560NU, Черен</t>
-[...4 lines deleted...]
-  <si>
     <t>Оптична мишка HAMA MC-200, 3 бутона, 182602</t>
   </si>
   <si>
     <t>HAMA-182602</t>
   </si>
   <si>
     <t>Оптична мишка A4tech OP-620D</t>
   </si>
   <si>
     <t>A4-MOUSE-OP-620-USB-BL</t>
   </si>
   <si>
+    <t>не е в наличност</t>
+  </si>
+  <si>
     <t>Безжична оптична мишка HAMA AMW-200, 3 бутона, 134960</t>
   </si>
   <si>
     <t>HAMA-134960</t>
   </si>
   <si>
     <t>HAMA Безжична оптична мишка WM-100, 3 бут, черна</t>
   </si>
   <si>
     <t>HAMA-173073</t>
   </si>
   <si>
     <t>Безжична оптична мишка HAMA MW-110, 3 бутона, 182618</t>
   </si>
   <si>
     <t>HAMA-182618</t>
   </si>
   <si>
     <t>Оптична мишка HAMA CM-200, 4 бутонна, безшумна, с кабел, черна</t>
   </si>
   <si>
     <t>HAMA-173074</t>
   </si>
   <si>
     <t>Жична оптична мишка LOGITECH M90</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-M90-BK</t>
   </si>
   <si>
     <t>Оптична мишка HAMA MC-300, безшумна, 182606</t>
   </si>
   <si>
     <t>HAMA-182606</t>
   </si>
   <si>
     <t>Жична оптична мишка LOGITECH B100</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-B100BK</t>
   </si>
   <si>
+    <t>Hama MW-400 V2 6-бутонна безжична мишка, 173026</t>
+  </si>
+  <si>
+    <t>HAMA-173026</t>
+  </si>
+  <si>
     <t>Безжична мишка с 6 бутона MW-400 V2, HAMA-173028</t>
   </si>
   <si>
     <t>HAMA-173028</t>
   </si>
   <si>
-    <t>не е в наличност</t>
-[...5 lines deleted...]
-    <t>HAMA-173026</t>
+    <t>LOGITECH-MOUSE-B100W</t>
+  </si>
+  <si>
+    <t>Жична оптична мишка LOGITECH M100</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M100</t>
+  </si>
+  <si>
+    <t>Oптична 3-бутонна безжична мишка MW-300 V2, HAMA-173020</t>
+  </si>
+  <si>
+    <t>HAMA-173020</t>
+  </si>
+  <si>
+    <t>Hama MW-300 V2 оптична 3-бутонна безжична мишка, HAMA-173021</t>
+  </si>
+  <si>
+    <t>HAMA-173021</t>
+  </si>
+  <si>
+    <t>Hama MW-300 V2 оптична 3-бутонна безжична мишка, HAMA-173022</t>
+  </si>
+  <si>
+    <t>HAMA-173022</t>
+  </si>
+  <si>
+    <t>Hama MW-300 V2 оптична 3-бутонна безжична мишка, HAMA-173023</t>
+  </si>
+  <si>
+    <t>HAMA-173023</t>
+  </si>
+  <si>
+    <t>Hama MW-300 V2 оптична 3-бутонна безжична мишка, HAMA-173024</t>
+  </si>
+  <si>
+    <t>HAMA-173024</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка RAPOO 1680, Тиха, 2.4Ghz, Бяла</t>
+  </si>
+  <si>
+    <t>RAPOO-14370</t>
+  </si>
+  <si>
+    <t>Жична мишка CHERRY MC 1000</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JM-0800-0</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JM-0800-2</t>
+  </si>
+  <si>
+    <t>Жична оптична мишка LOGITECH B110</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-B110</t>
+  </si>
+  <si>
+    <t>Безжична мишка A4Tech G3-280N-1, V-Track PADLESS</t>
+  </si>
+  <si>
+    <t>A4-MOUSE-G3-280N-1</t>
+  </si>
+  <si>
+    <t>Безжична мишка с 6 бутона MW-400 V2, HAMA-173027</t>
+  </si>
+  <si>
+    <t>HAMA-173027</t>
+  </si>
+  <si>
+    <t>Безжична мишка с 6 бутона MW-400 V2, HAMA-173029</t>
+  </si>
+  <si>
+    <t>HAMA-173029</t>
+  </si>
+  <si>
+    <t>Безжична мишка с 6 бутона MW-400 V2, HAMA-173030</t>
+  </si>
+  <si>
+    <t>HAMA-173030</t>
+  </si>
+  <si>
+    <t>Оптична мишка A4tech FG10S Fstyler, Черен/Оранжев</t>
+  </si>
+  <si>
+    <t>A4-MOUSE-FG10S-OR</t>
+  </si>
+  <si>
+    <t>Жична мишка CHERRY GENTIX</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JM-0300-2</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH B170</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-B170-BK</t>
+  </si>
+  <si>
+    <t>ограничена наличност (до 3 бр.)</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH M171</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M171-ROSE</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M171-BG</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка RAPOO M100 Silent</t>
+  </si>
+  <si>
+    <t>RAPOO-18183</t>
+  </si>
+  <si>
+    <t>RAPOO-18184</t>
+  </si>
+  <si>
+    <t>RAPOO-18186</t>
+  </si>
+  <si>
+    <t>Жична мишка CHERRY GENTIX, JM-0300-0</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JM-0300-0</t>
+  </si>
+  <si>
+    <t>HAMA Безжична мишка „WM-450“, 2.4 GHz / Bluetooth, 7 бутона</t>
+  </si>
+  <si>
+    <t>HAMA-173040</t>
+  </si>
+  <si>
+    <t>HAMA-173041</t>
+  </si>
+  <si>
+    <t>HAMA-173042</t>
+  </si>
+  <si>
+    <t>HAMA-173079</t>
+  </si>
+  <si>
+    <t>HAMA-173080</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH M190</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M190-RD</t>
+  </si>
+  <si>
+    <t>Оптична мишка DeLock, USB-A, 5 бутона , Синя</t>
+  </si>
+  <si>
+    <t>DELOCK-12621P</t>
+  </si>
+  <si>
+    <t>Оптична мишка DeLock, USB-A, Кабел 1.3 м, USB, 1200 dpi, Tюркоаз</t>
+  </si>
+  <si>
+    <t>DELOCK-12538P</t>
+  </si>
+  <si>
+    <t>Жична мишка CHERRY GENTIX Illuminated</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JM-0300</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M100-WHITE</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M190-MG</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH M170</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M170-GR</t>
+  </si>
+  <si>
+    <t>Безжична безшумна мишка A4tech FG35CS Plus White Fstyler, 2.4Ghz ,бяла, USB-C</t>
+  </si>
+  <si>
+    <t>A4-MOUSE-FG35CS-WHITE</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M171-BL</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M171-RD</t>
+  </si>
+  <si>
+    <t>HAMA Безжична оптична мишка MW-500, 173032</t>
+  </si>
+  <si>
+    <t>HAMA-173032</t>
+  </si>
+  <si>
+    <t>HAMA Безжична оптична мишка MW-500 Recharge, 173033</t>
+  </si>
+  <si>
+    <t>HAMA-173033</t>
+  </si>
+  <si>
+    <t>HAMA Безжична оптична мишка MW-500 Recharge, 173035</t>
+  </si>
+  <si>
+    <t>HAMA-173035</t>
+  </si>
+  <si>
+    <t>Жична мишка CHERRY MC 2000, JM-0600-2</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JM-0600-2</t>
+  </si>
+  <si>
+    <t>Блутут мишка HAMA "Canosa V2", Черен</t>
+  </si>
+  <si>
+    <t>HAMA-182643</t>
+  </si>
+  <si>
+    <t>Жична мишка CHERRY MC 2000</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JM-0600-0</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH M185</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M185-SG</t>
+  </si>
+  <si>
+    <t>USB Приемник LOGITECH Logi Bolt</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-BOLT-USB</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH M171, Черна, USB</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M171-B</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M171-WH</t>
+  </si>
+  <si>
+    <t>Жична ергономична мишка HAMA EMC-500, 182698</t>
+  </si>
+  <si>
+    <t>HAMA-182698</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH M185, Синя, USB</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M185-BL</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M185-RD</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH M185, USB, Сив/Черен</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M185-SG-UK</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка RAPOO M660, 14379</t>
+  </si>
+  <si>
+    <t>RAPOO-14379</t>
+  </si>
+  <si>
+    <t>HAMA Безжична оптична мишка WM-500 Recharge , черна, 6 бут.,800/1200/1600 dpi, безшумна</t>
+  </si>
+  <si>
+    <t>HAMA-173081</t>
+  </si>
+  <si>
+    <t>HAMA Безжична ергономична мишка EMW-500L/за лява ръка/, черна</t>
+  </si>
+  <si>
+    <t>HAMA-173089</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH M190 Full-Size</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M190-BK</t>
+  </si>
+  <si>
+    <t>Жична тиха мишка CHERRY GENTIX Silent</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JM-0310-2</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH M220 Silent</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M220-B</t>
+  </si>
+  <si>
+    <t>HAMA Безжична оптична мишка WM-500 Recharge, бяла, 6 бут.,800/1200/1600 dpi, безшумна</t>
+  </si>
+  <si>
+    <t>HAMA-173082</t>
+  </si>
+  <si>
+    <t>HAMA Безжична оптична мишка WM-500 Recharge, 6 бут.,800/1200/1600 dpi, безшумна</t>
+  </si>
+  <si>
+    <t>HAMA-173085</t>
+  </si>
+  <si>
+    <t>HAMA Безжична оптична мишка WM-500 Recharge, зелена, 6 бут.,800/1200/1600 dpi, безшумна</t>
+  </si>
+  <si>
+    <t>HAMA-173084</t>
+  </si>
+  <si>
+    <t>HAMA Безжична оптична мишка WM-500 Recharge, 6 бут.,800/1200/1600 dpi, безшумна, лилаво</t>
+  </si>
+  <si>
+    <t>HAMA-173083</t>
+  </si>
+  <si>
+    <t>CHERRY MW 2200 Безжична мишка, 1300dpi,. 2.4Ghz, Черен</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JW-T2200-2</t>
+  </si>
+  <si>
+    <t>CHERRY MW 2200 Безжична мишка, 1300dpi,. 2.4Ghz, Бяла</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JW-T2200-0</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M190-BL</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка CHERRY MW 2400</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JW-0710-2</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH M235, USB, 1000dpi, Черна</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M235-BK</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH M185, USB, Син/Черен</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M185-BL-UK</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH M330</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M330-BK</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка RAPOO M660</t>
+  </si>
+  <si>
+    <t>RAPOO-14381</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка RAPOO M660, 14382</t>
+  </si>
+  <si>
+    <t>RAPOO-14382</t>
+  </si>
+  <si>
+    <t>RAPOO-14383</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка RAPOO M660, 14384</t>
+  </si>
+  <si>
+    <t>RAPOO-14384</t>
+  </si>
+  <si>
+    <t>Безжична ергономична мишка RAPOO EV250</t>
+  </si>
+  <si>
+    <t>RAPOO-13531</t>
+  </si>
+  <si>
+    <t>Мишка A4tech FB26CS Air2 Cafe Latte, Dual mode, 2000dpi, Li-Ion батерия, безшумна, Безжична</t>
+  </si>
+  <si>
+    <t>A4-MOUSE-FB26CS-CAFE</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка HAMA MW-600</t>
+  </si>
+  <si>
+    <t>HAMA-182616</t>
+  </si>
+  <si>
+    <t>HAMA Безжична ергономична мишка „EWM-500R“, оптична, 7 бутона, черна</t>
+  </si>
+  <si>
+    <t>HAMA-173088</t>
+  </si>
+  <si>
+    <t>Безжична ергономична мишка HAMA EMW-500L, за лява ръка, 182697</t>
+  </si>
+  <si>
+    <t>HAMA-182697</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка CHERRY MW 2310 2.0</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JW-T0320</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH Pebble 2 M350s</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M350S-GR</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH M240, Off-White</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M240-W</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH M240, Rose</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M240-ROSE</t>
+  </si>
+  <si>
+    <t>Безжична мишка CHERRY GENTIX BT</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JW-7500-2</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH M280, Черен, USB</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M280</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH M240 - Graphite</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M240</t>
   </si>
   <si>
     <t>на път</t>
   </si>
   <si>
-    <t>LOGITECH-MOUSE-B100W</t>
-[...484 lines deleted...]
-  <si>
     <t>Безжична оптична мишка ASUS MW203 - Син</t>
   </si>
   <si>
     <t>ASUS-P-MOUSE-MW203</t>
   </si>
   <si>
-    <t>HAMA Мишка „WM-900“ мултифункционална, ергономична, Bluetooth, батерия, RGB, черна</t>
-[...46 lines deleted...]
-  <si>
     <t>Безжична мишка LOGITECH MX Master 2S, Graphite</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-MX-MAST-2S</t>
-  </si>
-[...16 lines deleted...]
-    <t>LOGITECH-MOUSE-MX-4G</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1030,61 +940,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D137"/>
+  <dimension ref="A1:D106"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="108.402" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
@@ -1094,1906 +1004,1472 @@
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
         <v>4.092</v>
       </c>
       <c r="D3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
-        <v>4.176</v>
+        <v>4.26</v>
       </c>
       <c r="D4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5">
-        <v>4.26</v>
+        <v>4.524</v>
       </c>
       <c r="D5" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C6">
-        <v>4.452</v>
+        <v>4.596</v>
       </c>
       <c r="D6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C7">
-        <v>4.596</v>
+        <v>4.692</v>
       </c>
       <c r="D7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C8">
-        <v>5.004</v>
+        <v>5.1</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C9">
-        <v>5.1</v>
+        <v>5.124</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C10">
-        <v>5.124</v>
+        <v>5.208</v>
       </c>
       <c r="D10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C11">
-        <v>5.208</v>
+        <v>5.364</v>
       </c>
       <c r="D11" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C12">
-        <v>5.364</v>
+        <v>5.628</v>
       </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C13">
-        <v>5.568</v>
+        <v>7.296</v>
       </c>
       <c r="D13" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C14">
         <v>7.368</v>
       </c>
       <c r="D14" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" t="s">
         <v>32</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15">
-        <v>7.584</v>
+        <v>7.632</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B16" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C16">
-        <v>7.632</v>
+        <v>7.98</v>
       </c>
       <c r="D16" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="C17">
         <v>7.98</v>
       </c>
       <c r="D17" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="C18">
         <v>7.98</v>
       </c>
       <c r="D18" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="C19">
         <v>7.98</v>
       </c>
       <c r="D19" t="s">
-        <v>34</v>
+        <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C20">
         <v>7.98</v>
       </c>
       <c r="D20" t="s">
-        <v>34</v>
+        <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C21">
         <v>7.98</v>
       </c>
       <c r="D21" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22" t="s">
         <v>46</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22">
-        <v>7.98</v>
+        <v>8.208</v>
       </c>
       <c r="D22" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23" t="s">
         <v>48</v>
       </c>
-      <c r="B23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23">
-        <v>8.208</v>
+        <v>8.568</v>
       </c>
       <c r="D23" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="B24" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C24">
         <v>8.568</v>
       </c>
       <c r="D24" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C25">
-        <v>8.568</v>
+        <v>8.928</v>
       </c>
       <c r="D25" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
+        <v>52</v>
+      </c>
+      <c r="B26" t="s">
         <v>53</v>
       </c>
-      <c r="B26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26">
-        <v>8.928</v>
+        <v>9.072</v>
       </c>
       <c r="D26" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B27" t="s">
         <v>55</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27">
-        <v>8.952</v>
+        <v>9.204</v>
       </c>
       <c r="D27" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
+        <v>56</v>
+      </c>
+      <c r="B28" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C28">
         <v>9.204</v>
       </c>
       <c r="D28" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
+        <v>58</v>
+      </c>
+      <c r="B29" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C29">
         <v>9.204</v>
       </c>
       <c r="D29" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
+        <v>60</v>
+      </c>
+      <c r="B30" t="s">
         <v>61</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30">
-        <v>9.204</v>
+        <v>9.66</v>
       </c>
       <c r="D30" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
+        <v>62</v>
+      </c>
+      <c r="B31" t="s">
         <v>63</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31">
-        <v>9.516</v>
+        <v>9.768</v>
       </c>
       <c r="D31" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
+        <v>64</v>
+      </c>
+      <c r="B32" t="s">
         <v>65</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32">
+        <v>9.924</v>
+      </c>
+      <c r="D32" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>67</v>
       </c>
       <c r="B33" t="s">
         <v>68</v>
       </c>
       <c r="C33">
-        <v>10.116</v>
+        <v>10.992</v>
       </c>
       <c r="D33" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
+        <v>67</v>
+      </c>
+      <c r="B34" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C34">
         <v>10.992</v>
       </c>
       <c r="D34" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
+        <v>70</v>
+      </c>
+      <c r="B35" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C35">
         <v>11.04</v>
       </c>
       <c r="D35" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B36" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C36">
         <v>11.04</v>
       </c>
       <c r="D36" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B37" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C37">
         <v>11.04</v>
       </c>
       <c r="D37" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
+        <v>74</v>
+      </c>
+      <c r="B38" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="C38">
         <v>11.076</v>
       </c>
       <c r="D38" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
+        <v>76</v>
+      </c>
+      <c r="B39" t="s">
         <v>77</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39">
-        <v>11.076</v>
+        <v>11.496</v>
       </c>
       <c r="D39" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B40" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C40">
         <v>11.496</v>
       </c>
       <c r="D40" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
+        <v>76</v>
+      </c>
+      <c r="B41" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="C41">
         <v>11.496</v>
       </c>
       <c r="D41" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B42" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C42">
         <v>11.496</v>
       </c>
       <c r="D42" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B43" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C43">
         <v>11.496</v>
       </c>
       <c r="D43" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B44" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C44">
-        <v>11.496</v>
+        <v>11.928</v>
       </c>
       <c r="D44" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
+        <v>84</v>
+      </c>
+      <c r="B45" t="s">
         <v>85</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45">
-        <v>11.808</v>
+        <v>12.0</v>
       </c>
       <c r="D45" t="s">
-        <v>6</v>
+        <v>66</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
+        <v>86</v>
+      </c>
+      <c r="B46" t="s">
         <v>87</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46">
-        <v>11.808</v>
+        <v>12.0</v>
       </c>
       <c r="D46" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B47" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C47">
-        <v>11.928</v>
+        <v>12.024</v>
       </c>
       <c r="D47" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>92</v>
+        <v>33</v>
       </c>
       <c r="B48" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C48">
-        <v>12.0</v>
+        <v>12.324</v>
       </c>
       <c r="D48" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="B49" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="C49">
-        <v>12.0</v>
+        <v>12.624</v>
       </c>
       <c r="D49" t="s">
-        <v>6</v>
+        <v>66</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B50" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="C50">
-        <v>12.024</v>
+        <v>12.78</v>
       </c>
       <c r="D50" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>36</v>
+        <v>94</v>
       </c>
       <c r="B51" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C51">
-        <v>12.324</v>
+        <v>12.876</v>
       </c>
       <c r="D51" t="s">
-        <v>31</v>
+        <v>66</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>99</v>
+        <v>67</v>
       </c>
       <c r="B52" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C52">
-        <v>12.684</v>
+        <v>12.888</v>
       </c>
       <c r="D52" t="s">
-        <v>6</v>
+        <v>66</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>101</v>
+        <v>67</v>
       </c>
       <c r="B53" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="C53">
-        <v>12.684</v>
+        <v>12.888</v>
       </c>
       <c r="D53" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="B54" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="C54">
-        <v>12.78</v>
+        <v>13.044</v>
       </c>
       <c r="D54" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="B55" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="C55">
-        <v>12.888</v>
+        <v>13.044</v>
       </c>
       <c r="D55" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B56" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="C56">
-        <v>12.888</v>
+        <v>13.044</v>
       </c>
       <c r="D56" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>104</v>
       </c>
       <c r="B57" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C57">
-        <v>12.888</v>
+        <v>13.164</v>
       </c>
       <c r="D57" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B58" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C58">
-        <v>13.044</v>
+        <v>13.296</v>
       </c>
       <c r="D58" t="s">
-        <v>6</v>
+        <v>66</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B59" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C59">
-        <v>13.044</v>
+        <v>13.44</v>
       </c>
       <c r="D59" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B60" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C60">
-        <v>13.044</v>
+        <v>13.8</v>
       </c>
       <c r="D60" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B61" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C61">
-        <v>13.044</v>
+        <v>13.872</v>
       </c>
       <c r="D61" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B62" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C62">
-        <v>13.164</v>
+        <v>14.4</v>
       </c>
       <c r="D62" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>119</v>
+        <v>67</v>
       </c>
       <c r="B63" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="C63">
-        <v>13.296</v>
+        <v>14.568</v>
       </c>
       <c r="D63" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="B64" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="C64">
-        <v>13.44</v>
+        <v>14.688</v>
       </c>
       <c r="D64" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="B65" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="C65">
-        <v>13.8</v>
+        <v>14.82</v>
       </c>
       <c r="D65" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="B66" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="C66">
-        <v>13.872</v>
+        <v>14.82</v>
       </c>
       <c r="D66" t="s">
-        <v>6</v>
+        <v>66</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>69</v>
+        <v>122</v>
       </c>
       <c r="B67" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="C67">
-        <v>14.16</v>
+        <v>14.82</v>
       </c>
       <c r="D67" t="s">
-        <v>89</v>
+        <v>66</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>69</v>
+        <v>124</v>
       </c>
       <c r="B68" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="C68">
-        <v>14.568</v>
+        <v>15.276</v>
       </c>
       <c r="D68" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B69" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C69">
-        <v>14.688</v>
+        <v>15.384</v>
       </c>
       <c r="D69" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B70" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C70">
-        <v>14.82</v>
+        <v>15.66</v>
       </c>
       <c r="D70" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="B71" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C71">
-        <v>14.82</v>
+        <v>15.876</v>
       </c>
       <c r="D71" t="s">
-        <v>6</v>
+        <v>66</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B72" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C72">
-        <v>14.82</v>
+        <v>16.344</v>
       </c>
       <c r="D72" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B73" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C73">
-        <v>15.276</v>
+        <v>16.392</v>
       </c>
       <c r="D73" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B74" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="C74">
-        <v>15.42</v>
+        <v>16.44</v>
       </c>
       <c r="D74" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B75" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C75">
-        <v>16.344</v>
+        <v>16.44</v>
       </c>
       <c r="D75" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B76" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C76">
-        <v>16.44</v>
+        <v>16.548</v>
       </c>
       <c r="D76" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B77" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C77">
-        <v>16.44</v>
+        <v>16.548</v>
       </c>
       <c r="D77" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B78" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C78">
-        <v>16.44</v>
+        <v>16.62</v>
       </c>
       <c r="D78" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B79" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C79">
-        <v>16.548</v>
+        <v>16.632</v>
       </c>
       <c r="D79" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>150</v>
+        <v>82</v>
       </c>
       <c r="B80" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C80">
-        <v>16.548</v>
+        <v>16.728</v>
       </c>
       <c r="D80" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="B81" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C81">
-        <v>16.62</v>
+        <v>16.824</v>
       </c>
       <c r="D81" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="B82" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C82">
-        <v>16.632</v>
+        <v>16.932</v>
       </c>
       <c r="D82" t="s">
-        <v>6</v>
+        <v>66</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>90</v>
+        <v>153</v>
       </c>
       <c r="B83" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C83">
-        <v>16.728</v>
+        <v>17.028</v>
       </c>
       <c r="D83" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B84" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C84">
-        <v>16.824</v>
+        <v>17.412</v>
       </c>
       <c r="D84" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B85" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C85">
-        <v>16.932</v>
+        <v>17.784</v>
       </c>
       <c r="D85" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B86" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C86">
-        <v>17.028</v>
+        <v>17.784</v>
       </c>
       <c r="D86" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="B87" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="C87">
-        <v>17.508</v>
+        <v>17.784</v>
       </c>
       <c r="D87" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B88" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C88">
-        <v>17.592</v>
+        <v>17.784</v>
       </c>
       <c r="D88" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B89" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C89">
-        <v>17.784</v>
+        <v>17.964</v>
       </c>
       <c r="D89" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B90" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="C90">
-        <v>17.784</v>
+        <v>19.632</v>
       </c>
       <c r="D90" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B91" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C91">
-        <v>17.784</v>
+        <v>19.944</v>
       </c>
       <c r="D91" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B92" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="C92">
-        <v>17.784</v>
+        <v>19.944</v>
       </c>
       <c r="D92" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B93" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C93">
-        <v>17.964</v>
+        <v>20.436</v>
       </c>
       <c r="D93" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>90</v>
+        <v>174</v>
       </c>
       <c r="B94" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C94">
-        <v>18.024</v>
+        <v>22.788</v>
       </c>
       <c r="D94" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
+        <v>176</v>
+      </c>
+      <c r="B95" t="s">
         <v>177</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95">
-        <v>19.632</v>
+        <v>22.836</v>
       </c>
       <c r="D95" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
+        <v>178</v>
+      </c>
+      <c r="B96" t="s">
         <v>179</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96">
-        <v>19.632</v>
+        <v>23.148</v>
       </c>
       <c r="D96" t="s">
-        <v>6</v>
+        <v>66</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
+        <v>180</v>
+      </c>
+      <c r="B97" t="s">
         <v>181</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97">
-        <v>19.944</v>
+        <v>23.148</v>
       </c>
       <c r="D97" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
+        <v>182</v>
+      </c>
+      <c r="B98" t="s">
         <v>183</v>
       </c>
-      <c r="B98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C98">
-        <v>19.944</v>
+        <v>23.964</v>
       </c>
       <c r="D98" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
+        <v>184</v>
+      </c>
+      <c r="B99" t="s">
         <v>185</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99">
-        <v>20.436</v>
+        <v>25.308</v>
       </c>
       <c r="D99" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
+        <v>186</v>
+      </c>
+      <c r="B100" t="s">
         <v>187</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100">
+        <v>26.484</v>
+      </c>
+      <c r="D100" t="s">
         <v>188</v>
-      </c>
-[...4 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>189</v>
       </c>
       <c r="B101" t="s">
         <v>190</v>
       </c>
       <c r="C101">
-        <v>22.836</v>
+        <v>28.992</v>
       </c>
       <c r="D101" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
+        <v>16</v>
+      </c>
+      <c r="B102" t="s">
         <v>17</v>
       </c>
-      <c r="B102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102">
-        <v>5.004</v>
+        <v>4.692</v>
       </c>
       <c r="D102" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>21</v>
+        <v>128</v>
       </c>
       <c r="B103" t="s">
-        <v>22</v>
+        <v>129</v>
       </c>
       <c r="C103">
-        <v>5.124</v>
+        <v>15.66</v>
       </c>
       <c r="D103" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>79</v>
+        <v>170</v>
       </c>
       <c r="B104" t="s">
-        <v>80</v>
+        <v>171</v>
       </c>
       <c r="C104">
-        <v>11.496</v>
+        <v>19.944</v>
       </c>
       <c r="D104" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>79</v>
+        <v>191</v>
       </c>
       <c r="B105" t="s">
-        <v>81</v>
+        <v>192</v>
       </c>
       <c r="C105">
-        <v>11.496</v>
+        <v>95.268</v>
       </c>
       <c r="D105" t="s">
-        <v>6</v>
-[...433 lines deleted...]
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:D137"/>
+  <autoFilter ref="A1:D106"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>