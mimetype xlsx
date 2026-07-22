--- v5 (2026-06-06)
+++ v6 (2026-07-22)
@@ -7,630 +7,651 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$106</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$123</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
   <si>
     <t>Продукт</t>
   </si>
   <si>
     <t>Реф. номер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>Оптична мишка HAMA MC-100, 3 бутона, 182600</t>
   </si>
   <si>
     <t>HAMA-182600</t>
   </si>
   <si>
+    <t>не е в наличност</t>
+  </si>
+  <si>
+    <t>Оптична мишка HAMA MC-200, 3 бутона, 182603</t>
+  </si>
+  <si>
+    <t>HAMA-182603</t>
+  </si>
+  <si>
     <t>наличен</t>
   </si>
   <si>
-    <t>Оптична мишка HAMA MC-200, 3 бутона, 182603</t>
-[...4 lines deleted...]
-  <si>
     <t>Оптична мишка HAMA MC-200, 3 бутона, 182602</t>
   </si>
   <si>
     <t>HAMA-182602</t>
   </si>
   <si>
+    <t>Оптична мишка RAPOO N100, 18050</t>
+  </si>
+  <si>
+    <t>RAPOO-18050</t>
+  </si>
+  <si>
     <t>Оптична мишка A4tech OP-620D</t>
   </si>
   <si>
     <t>A4-MOUSE-OP-620-USB-BL</t>
   </si>
   <si>
-    <t>не е в наличност</t>
-[...1 lines deleted...]
-  <si>
     <t>Безжична оптична мишка HAMA AMW-200, 3 бутона, 134960</t>
   </si>
   <si>
     <t>HAMA-134960</t>
   </si>
   <si>
+    <t>Безжична оптична мишка HAMA MW-110, 3 бутона, 182618</t>
+  </si>
+  <si>
+    <t>HAMA-182618</t>
+  </si>
+  <si>
     <t>HAMA Безжична оптична мишка WM-100, 3 бут, черна</t>
   </si>
   <si>
     <t>HAMA-173073</t>
   </si>
   <si>
-    <t>Безжична оптична мишка HAMA MW-110, 3 бутона, 182618</t>
-[...4 lines deleted...]
-  <si>
     <t>Оптична мишка HAMA CM-200, 4 бутонна, безшумна, с кабел, черна</t>
   </si>
   <si>
     <t>HAMA-173074</t>
   </si>
   <si>
+    <t>на път</t>
+  </si>
+  <si>
+    <t>Оптична мишка HAMA MC-300, безшумна, 182606</t>
+  </si>
+  <si>
+    <t>HAMA-182606</t>
+  </si>
+  <si>
     <t>Жична оптична мишка LOGITECH M90</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-M90-BK</t>
   </si>
   <si>
-    <t>Оптична мишка HAMA MC-300, безшумна, 182606</t>
-[...2 lines deleted...]
-    <t>HAMA-182606</t>
+    <t>HAMA Безжична мишка „WM-150“, мини, оптична, 3 бутона, тиха, черна</t>
+  </si>
+  <si>
+    <t>HAMA-173076</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка RAPOO 1620, 11464</t>
+  </si>
+  <si>
+    <t>RAPOO-11464</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка RAPOO 1680, Тиха, 2.4Ghz, Черна</t>
+  </si>
+  <si>
+    <t>RAPOO-14369</t>
+  </si>
+  <si>
+    <t>Hama MW-400 V2 6-бутонна безжична мишка, 173026</t>
+  </si>
+  <si>
+    <t>HAMA-173026</t>
+  </si>
+  <si>
+    <t>Безжична мишка с 6 бутона MW-400 V2, HAMA-173028</t>
+  </si>
+  <si>
+    <t>HAMA-173028</t>
+  </si>
+  <si>
+    <t>Hama MW-300 V2 оптична 3-бутонна безжична мишка, HAMA-173021</t>
+  </si>
+  <si>
+    <t>HAMA-173021</t>
+  </si>
+  <si>
+    <t>Hama MW-300 V2 оптична 3-бутонна безжична мишка, HAMA-173022</t>
+  </si>
+  <si>
+    <t>HAMA-173022</t>
+  </si>
+  <si>
+    <t>Hama MW-300 V2 оптична 3-бутонна безжична мишка, HAMA-173023</t>
+  </si>
+  <si>
+    <t>HAMA-173023</t>
+  </si>
+  <si>
+    <t>Hama MW-300 V2 оптична 3-бутонна безжична мишка, HAMA-173024</t>
+  </si>
+  <si>
+    <t>HAMA-173024</t>
+  </si>
+  <si>
+    <t>HAMA Безжична мишка „WM-200“, оптична, 4 бутона, тиха, черна</t>
+  </si>
+  <si>
+    <t>HAMA-173075</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка RAPOO 1680, Тиха, 2.4Ghz, Бяла</t>
+  </si>
+  <si>
+    <t>RAPOO-14370</t>
+  </si>
+  <si>
+    <t>Жична мишка CHERRY MC 1000</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JM-0800-0</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JM-0800-2</t>
+  </si>
+  <si>
+    <t>Жична оптична мишка LOGITECH B110</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-B110</t>
   </si>
   <si>
     <t>Жична оптична мишка LOGITECH B100</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-B100BK</t>
   </si>
   <si>
-    <t>Hama MW-400 V2 6-бутонна безжична мишка, 173026</t>
-[...10 lines deleted...]
-  <si>
     <t>LOGITECH-MOUSE-B100W</t>
   </si>
   <si>
+    <t>Безжична мишка с 6 бутона MW-400 V2, HAMA-173027</t>
+  </si>
+  <si>
+    <t>HAMA-173027</t>
+  </si>
+  <si>
+    <t>Безжична мишка с 6 бутона MW-400 V2, HAMA-173029</t>
+  </si>
+  <si>
+    <t>HAMA-173029</t>
+  </si>
+  <si>
+    <t>ограничена наличност (до 3 бр.)</t>
+  </si>
+  <si>
+    <t>Безжична мишка с 6 бутона MW-400 V2, HAMA-173030</t>
+  </si>
+  <si>
+    <t>HAMA-173030</t>
+  </si>
+  <si>
+    <t>Жична мишка CHERRY GENTIX</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JM-0300-2</t>
+  </si>
+  <si>
+    <t>RAPOO M50 Plus silent  Безжична безшумна оптична мишка, черна, 2.4Ghz</t>
+  </si>
+  <si>
+    <t>RAPOO-12235</t>
+  </si>
+  <si>
     <t>Жична оптична мишка LOGITECH M100</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-M100</t>
   </si>
   <si>
-    <t>Oптична 3-бутонна безжична мишка MW-300 V2, HAMA-173020</t>
-[...83 lines deleted...]
-    <t>CHERRY-MOUSE-JM-0300-2</t>
+    <t>LOGITECH-MOUSE-M100-WHITE</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка RAPOO M100 Silent</t>
+  </si>
+  <si>
+    <t>RAPOO-18199</t>
+  </si>
+  <si>
+    <t>RAPOO-18183</t>
+  </si>
+  <si>
+    <t>RAPOO-18184</t>
+  </si>
+  <si>
+    <t>RAPOO-18186</t>
+  </si>
+  <si>
+    <t>Жична мишка CHERRY GENTIX, JM-0300-0</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JM-0300-0</t>
+  </si>
+  <si>
+    <t>HAMA Безжична мишка „WM-450“, 2.4 GHz / Bluetooth, 7 бутона</t>
+  </si>
+  <si>
+    <t>HAMA-173040</t>
+  </si>
+  <si>
+    <t>HAMA-173041</t>
+  </si>
+  <si>
+    <t>HAMA-173042</t>
+  </si>
+  <si>
+    <t>HAMA-173079</t>
+  </si>
+  <si>
+    <t>HAMA-173080</t>
+  </si>
+  <si>
+    <t>HAMA Безжична мишка „WM-400“, ергономична, оптична, 6 бутона, тиха, лилаво</t>
+  </si>
+  <si>
+    <t>HAMA-173037</t>
+  </si>
+  <si>
+    <t>HAMA Безжична мишка „WM-400“, ергономична, оптична, 6 бутона, тиха, зелен</t>
+  </si>
+  <si>
+    <t>HAMA-173038</t>
+  </si>
+  <si>
+    <t>HAMA Безжична мишка „WM-400“, ергономична, оптична, 6 бутона, тиха, розов</t>
+  </si>
+  <si>
+    <t>HAMA-173039</t>
+  </si>
+  <si>
+    <t>HAMA Безжична мишка „WM-400“, ергономична, оптична, 6 бутона, тиха, черно</t>
+  </si>
+  <si>
+    <t>HAMA-173077</t>
+  </si>
+  <si>
+    <t>HAMA Безжична мишка „WM-400“, ергономична, оптична, 6 бутона, тиха, бял</t>
+  </si>
+  <si>
+    <t>HAMA-173078</t>
+  </si>
+  <si>
+    <t>Оптична мишка DeLock, USB-A, 5 бутона , Синя</t>
+  </si>
+  <si>
+    <t>DELOCK-12621P</t>
+  </si>
+  <si>
+    <t>Оптична мишка DeLock, USB-A, Кабел 1.3 м, USB, 1200 dpi, Tюркоаз</t>
+  </si>
+  <si>
+    <t>DELOCK-12538P</t>
+  </si>
+  <si>
+    <t>Жична мишка CHERRY GENTIX Illuminated</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JM-0300</t>
+  </si>
+  <si>
+    <t>Жична мишка CHERRY MC 2000, JM-0600-2</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JM-0600-2</t>
+  </si>
+  <si>
+    <t>Блутут мишка HAMA "Canosa V2", Черен</t>
+  </si>
+  <si>
+    <t>HAMA-182643</t>
+  </si>
+  <si>
+    <t>Жична мишка CHERRY MC 2000</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JM-0600-0</t>
   </si>
   <si>
     <t>Безжична оптична мишка LOGITECH B170</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-B170-BK</t>
   </si>
   <si>
-    <t>ограничена наличност (до 3 бр.)</t>
+    <t>USB Приемник LOGITECH Logi Bolt</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-BOLT-USB</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH M171, Черна, USB</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M171-B</t>
   </si>
   <si>
     <t>Безжична оптична мишка LOGITECH M171</t>
   </si>
   <si>
+    <t>LOGITECH-MOUSE-M171-BL</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M171-RD</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH M170</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M170-GR</t>
+  </si>
+  <si>
     <t>LOGITECH-MOUSE-M171-ROSE</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-M171-BG</t>
   </si>
   <si>
-    <t>Безжична оптична мишка RAPOO M100 Silent</t>
-[...32 lines deleted...]
-    <t>HAMA-173080</t>
+    <t>LOGITECH-MOUSE-M171-WH</t>
+  </si>
+  <si>
+    <t>Жична ергономична мишка HAMA EMC-500, 182698</t>
+  </si>
+  <si>
+    <t>HAMA-182698</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH M185</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M185-SG</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH M185, Синя, USB</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M185-BL</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M185-RD</t>
   </si>
   <si>
     <t>Безжична оптична мишка LOGITECH M190</t>
   </si>
   <si>
+    <t>LOGITECH-MOUSE-M190-BL</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M190-MG</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH M190 Full-Size</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M190-BK</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH M185, USB, Син/Черен</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M185-BL-UK</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH M185, USB, Сив/Черен</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M185-SG-UK</t>
+  </si>
+  <si>
     <t>LOGITECH-MOUSE-M190-RD</t>
   </si>
   <si>
-    <t>Оптична мишка DeLock, USB-A, 5 бутона , Синя</t>
-[...38 lines deleted...]
-    <t>LOGITECH-MOUSE-M171-RD</t>
+    <t>HAMA Безжична оптична мишка MW-500 Recharge, 173033</t>
+  </si>
+  <si>
+    <t>HAMA-173033</t>
+  </si>
+  <si>
+    <t>HAMA Безжична оптична мишка MW-500 Recharge, 173035</t>
+  </si>
+  <si>
+    <t>HAMA-173035</t>
   </si>
   <si>
     <t>HAMA Безжична оптична мишка MW-500, 173032</t>
   </si>
   <si>
     <t>HAMA-173032</t>
   </si>
   <si>
-    <t>HAMA Безжична оптична мишка MW-500 Recharge, 173033</t>
-[...74 lines deleted...]
-    <t>RAPOO-14379</t>
+    <t>Безжична оптична мишка LOGITECH M220 Silent</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M220-B</t>
+  </si>
+  <si>
+    <t>Жична тиха мишка CHERRY GENTIX Silent</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JM-0310-2</t>
+  </si>
+  <si>
+    <t>CHERRY MW 2200 Безжична мишка, 1300dpi,. 2.4Ghz, Черен</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JW-T2200-2</t>
+  </si>
+  <si>
+    <t>CHERRY MW 2200 Безжична мишка, 1300dpi,. 2.4Ghz, Бяла</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JW-T2200-0</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка CHERRY MW 2400</t>
+  </si>
+  <si>
+    <t>CHERRY-MOUSE-JW-0710-2</t>
+  </si>
+  <si>
+    <t>HAMA Безжична оптична мишка WM-500 Recharge, бяла, 6 бут.,800/1200/1600 dpi, безшумна</t>
+  </si>
+  <si>
+    <t>HAMA-173082</t>
+  </si>
+  <si>
+    <t>HAMA Безжична оптична мишка WM-500 Recharge, зелена, 6 бут.,800/1200/1600 dpi, безшумна</t>
+  </si>
+  <si>
+    <t>HAMA-173084</t>
+  </si>
+  <si>
+    <t>HAMA Безжична оптична мишка WM-500 Recharge, 6 бут.,800/1200/1600 dpi, безшумна</t>
+  </si>
+  <si>
+    <t>HAMA-173085</t>
   </si>
   <si>
     <t>HAMA Безжична оптична мишка WM-500 Recharge , черна, 6 бут.,800/1200/1600 dpi, безшумна</t>
   </si>
   <si>
     <t>HAMA-173081</t>
   </si>
   <si>
+    <t>HAMA Безжична оптична мишка WM-500 Recharge, 6 бут.,800/1200/1600 dpi, безшумна, лилаво</t>
+  </si>
+  <si>
+    <t>HAMA-173083</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка RAPOO M660</t>
+  </si>
+  <si>
+    <t>RAPOO-14381</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка RAPOO M660, 14382</t>
+  </si>
+  <si>
+    <t>RAPOO-14382</t>
+  </si>
+  <si>
+    <t>RAPOO-14383</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка RAPOO M660, 14384</t>
+  </si>
+  <si>
+    <t>RAPOO-14384</t>
+  </si>
+  <si>
+    <t>Безжична ергономична мишка RAPOO EV250</t>
+  </si>
+  <si>
+    <t>RAPOO-13531</t>
+  </si>
+  <si>
+    <t>Мишка A4tech FB26CS Air2 Cafe Latte, Dual mode, 2000dpi, Li-Ion батерия, безшумна, Безжична</t>
+  </si>
+  <si>
+    <t>A4-MOUSE-FB26CS-CAFE</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка LOGITECH Pebble 2 M350s</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M350S-GR</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка HAMA MW-600</t>
+  </si>
+  <si>
+    <t>HAMA-182616</t>
+  </si>
+  <si>
+    <t>HAMA Безжична ергономична мишка „EWM-500R“, оптична, 7 бутона, черна</t>
+  </si>
+  <si>
+    <t>HAMA-173088</t>
+  </si>
+  <si>
     <t>HAMA Безжична ергономична мишка EMW-500L/за лява ръка/, черна</t>
   </si>
   <si>
     <t>HAMA-173089</t>
   </si>
   <si>
-    <t>Безжична оптична мишка LOGITECH M190 Full-Size</t>
-[...124 lines deleted...]
-  <si>
     <t>Безжична ергономична мишка HAMA EMW-500L, за лява ръка, 182697</t>
   </si>
   <si>
     <t>HAMA-182697</t>
   </si>
   <si>
     <t>Безжична оптична мишка CHERRY MW 2310 2.0</t>
   </si>
   <si>
     <t>CHERRY-MOUSE-JW-T0320</t>
   </si>
   <si>
-    <t>Безжична оптична мишка LOGITECH Pebble 2 M350s</t>
-[...2 lines deleted...]
-    <t>LOGITECH-MOUSE-M350S-GR</t>
+    <t>Безжична оптична мишка LOGITECH M240 - Graphite</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M240</t>
   </si>
   <si>
     <t>Безжична оптична мишка LOGITECH M240, Off-White</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-M240-W</t>
   </si>
   <si>
     <t>Безжична оптична мишка LOGITECH M240, Rose</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-M240-ROSE</t>
   </si>
   <si>
-    <t>Безжична мишка CHERRY GENTIX BT</t>
-[...19 lines deleted...]
-  <si>
     <t>Безжична оптична мишка ASUS MW203 - Син</t>
   </si>
   <si>
     <t>ASUS-P-MOUSE-MW203</t>
+  </si>
+  <si>
+    <t>Безжична оптична мишка Logitech ERGO M575S graphite, Trackball</t>
+  </si>
+  <si>
+    <t>LOGITECH-MOUSE-M575S-BL</t>
   </si>
   <si>
     <t>Безжична мишка LOGITECH MX Master 2S, Graphite</t>
   </si>
   <si>
     <t>LOGITECH-MOUSE-MX-MAST-2S</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -940,51 +961,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D106"/>
+  <dimension ref="A1:D123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="108.402" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -993,1483 +1014,1721 @@
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
         <v>3.372</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
         <v>4.092</v>
       </c>
       <c r="D3" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C4">
         <v>4.26</v>
       </c>
       <c r="D4" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C5">
-        <v>4.524</v>
+        <v>4.284</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6">
-        <v>4.596</v>
+        <v>4.608</v>
       </c>
       <c r="D6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7">
-        <v>4.692</v>
+        <v>4.74</v>
       </c>
       <c r="D7" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8">
         <v>5.1</v>
       </c>
       <c r="D8" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9">
-        <v>5.124</v>
+        <v>5.1</v>
       </c>
       <c r="D9" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
-        <v>5.208</v>
+        <v>5.124</v>
       </c>
       <c r="D10" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C11">
         <v>5.364</v>
       </c>
       <c r="D11" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C12">
-        <v>5.628</v>
+        <v>6.0</v>
       </c>
       <c r="D12" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C13">
-        <v>7.296</v>
+        <v>6.36</v>
       </c>
       <c r="D13" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C14">
-        <v>7.368</v>
+        <v>6.48</v>
       </c>
       <c r="D14" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="B15" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C15">
-        <v>7.632</v>
+        <v>6.78</v>
       </c>
       <c r="D15" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B16" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C16">
-        <v>7.98</v>
+        <v>7.296</v>
       </c>
       <c r="D16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B17" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C17">
-        <v>7.98</v>
+        <v>7.368</v>
       </c>
       <c r="D17" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B18" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C18">
         <v>7.98</v>
       </c>
       <c r="D18" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B19" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C19">
         <v>7.98</v>
       </c>
       <c r="D19" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B20" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C20">
         <v>7.98</v>
       </c>
       <c r="D20" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B21" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C21">
         <v>7.98</v>
       </c>
       <c r="D21" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B22" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C22">
-        <v>8.208</v>
+        <v>7.98</v>
       </c>
       <c r="D22" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B23" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C23">
-        <v>8.568</v>
+        <v>8.208</v>
       </c>
       <c r="D23" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B24" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C24">
         <v>8.568</v>
       </c>
       <c r="D24" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B25" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C25">
-        <v>8.928</v>
+        <v>8.568</v>
       </c>
       <c r="D25" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B26" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C26">
-        <v>9.072</v>
+        <v>8.772</v>
       </c>
       <c r="D26" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B27" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C27">
-        <v>9.204</v>
+        <v>9.0</v>
       </c>
       <c r="D27" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>56</v>
       </c>
       <c r="B28" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C28">
-        <v>9.204</v>
+        <v>9.0</v>
       </c>
       <c r="D28" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B29" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C29">
         <v>9.204</v>
       </c>
       <c r="D29" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B30" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C30">
-        <v>9.66</v>
+        <v>9.204</v>
       </c>
       <c r="D30" t="s">
-        <v>6</v>
+        <v>63</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B31" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C31">
-        <v>9.768</v>
+        <v>9.204</v>
       </c>
       <c r="D31" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B32" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C32">
-        <v>9.924</v>
+        <v>9.768</v>
       </c>
       <c r="D32" t="s">
-        <v>66</v>
+        <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B33" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C33">
-        <v>10.992</v>
+        <v>10.488</v>
       </c>
       <c r="D33" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B34" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C34">
-        <v>10.992</v>
+        <v>10.8</v>
       </c>
       <c r="D34" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>70</v>
       </c>
       <c r="B35" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C35">
-        <v>11.04</v>
+        <v>10.8</v>
       </c>
       <c r="D35" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B36" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C36">
-        <v>11.04</v>
+        <v>10.98</v>
       </c>
       <c r="D36" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B37" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C37">
         <v>11.04</v>
       </c>
       <c r="D37" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B38" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C38">
-        <v>11.076</v>
+        <v>11.04</v>
       </c>
       <c r="D38" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B39" t="s">
         <v>77</v>
       </c>
       <c r="C39">
-        <v>11.496</v>
+        <v>11.04</v>
       </c>
       <c r="D39" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B40" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C40">
-        <v>11.496</v>
+        <v>11.076</v>
       </c>
       <c r="D40" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B41" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C41">
         <v>11.496</v>
       </c>
       <c r="D41" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B42" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C42">
         <v>11.496</v>
       </c>
       <c r="D42" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B43" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C43">
         <v>11.496</v>
       </c>
       <c r="D43" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B44" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C44">
-        <v>11.928</v>
+        <v>11.496</v>
       </c>
       <c r="D44" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="B45" t="s">
         <v>85</v>
       </c>
       <c r="C45">
-        <v>12.0</v>
+        <v>11.496</v>
       </c>
       <c r="D45" t="s">
-        <v>66</v>
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>86</v>
       </c>
       <c r="B46" t="s">
         <v>87</v>
       </c>
       <c r="C46">
-        <v>12.0</v>
+        <v>11.496</v>
       </c>
       <c r="D46" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>88</v>
       </c>
       <c r="B47" t="s">
         <v>89</v>
       </c>
       <c r="C47">
-        <v>12.024</v>
+        <v>11.496</v>
       </c>
       <c r="D47" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>33</v>
+        <v>90</v>
       </c>
       <c r="B48" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C48">
-        <v>12.324</v>
+        <v>11.496</v>
       </c>
       <c r="D48" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="B49" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C49">
-        <v>12.624</v>
+        <v>11.496</v>
       </c>
       <c r="D49" t="s">
-        <v>66</v>
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B50" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C50">
-        <v>12.78</v>
+        <v>11.496</v>
       </c>
       <c r="D50" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B51" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C51">
-        <v>12.876</v>
+        <v>12.0</v>
       </c>
       <c r="D51" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>98</v>
       </c>
       <c r="B52" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C52">
-        <v>12.888</v>
+        <v>12.0</v>
       </c>
       <c r="D52" t="s">
-        <v>66</v>
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>67</v>
+        <v>100</v>
       </c>
       <c r="B53" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C53">
-        <v>12.888</v>
+        <v>12.024</v>
       </c>
       <c r="D53" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B54" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C54">
-        <v>13.044</v>
+        <v>13.164</v>
       </c>
       <c r="D54" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B55" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="C55">
-        <v>13.044</v>
+        <v>13.296</v>
       </c>
       <c r="D55" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B56" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C56">
-        <v>13.044</v>
+        <v>13.44</v>
       </c>
       <c r="D56" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="B57" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C57">
-        <v>13.164</v>
+        <v>13.8</v>
       </c>
       <c r="D57" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B58" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="C58">
-        <v>13.296</v>
+        <v>13.872</v>
       </c>
       <c r="D58" t="s">
-        <v>66</v>
+        <v>6</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B59" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C59">
-        <v>13.44</v>
+        <v>13.98</v>
       </c>
       <c r="D59" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B60" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C60">
-        <v>13.8</v>
+        <v>13.98</v>
       </c>
       <c r="D60" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B61" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C61">
-        <v>13.872</v>
+        <v>13.98</v>
       </c>
       <c r="D61" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B62" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C62">
-        <v>14.4</v>
+        <v>13.98</v>
       </c>
       <c r="D62" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="B63" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C63">
-        <v>14.568</v>
+        <v>13.98</v>
       </c>
       <c r="D63" t="s">
-        <v>6</v>
+        <v>63</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B64" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C64">
-        <v>14.688</v>
+        <v>13.98</v>
       </c>
       <c r="D64" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="B65" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C65">
-        <v>14.82</v>
+        <v>13.98</v>
       </c>
       <c r="D65" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>110</v>
+        <v>122</v>
       </c>
       <c r="B66" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C66">
-        <v>14.82</v>
+        <v>14.592</v>
       </c>
       <c r="D66" t="s">
-        <v>66</v>
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B67" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C67">
-        <v>14.82</v>
+        <v>15.0</v>
       </c>
       <c r="D67" t="s">
-        <v>66</v>
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B68" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C68">
-        <v>15.276</v>
+        <v>15.0</v>
       </c>
       <c r="D68" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B69" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C69">
-        <v>15.384</v>
+        <v>15.0</v>
       </c>
       <c r="D69" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B70" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C70">
-        <v>15.66</v>
+        <v>15.0</v>
       </c>
       <c r="D70" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B71" t="s">
         <v>131</v>
       </c>
       <c r="C71">
-        <v>15.876</v>
+        <v>15.0</v>
       </c>
       <c r="D71" t="s">
-        <v>66</v>
+        <v>6</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>132</v>
       </c>
       <c r="B72" t="s">
         <v>133</v>
       </c>
       <c r="C72">
-        <v>16.344</v>
+        <v>15.0</v>
       </c>
       <c r="D72" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>134</v>
       </c>
       <c r="B73" t="s">
         <v>135</v>
       </c>
       <c r="C73">
-        <v>16.392</v>
+        <v>15.0</v>
       </c>
       <c r="D73" t="s">
-        <v>6</v>
+        <v>63</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>136</v>
       </c>
       <c r="B74" t="s">
         <v>137</v>
       </c>
       <c r="C74">
-        <v>16.44</v>
+        <v>15.0</v>
       </c>
       <c r="D74" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
+        <v>129</v>
+      </c>
+      <c r="B75" t="s">
         <v>138</v>
       </c>
-      <c r="B75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75">
-        <v>16.44</v>
+        <v>15.0</v>
       </c>
       <c r="D75" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
+        <v>139</v>
+      </c>
+      <c r="B76" t="s">
         <v>140</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76">
-        <v>16.548</v>
+        <v>15.12</v>
       </c>
       <c r="D76" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
+        <v>141</v>
+      </c>
+      <c r="B77" t="s">
         <v>142</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77">
-        <v>16.548</v>
+        <v>15.12</v>
       </c>
       <c r="D77" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
+        <v>143</v>
+      </c>
+      <c r="B78" t="s">
         <v>144</v>
       </c>
-      <c r="B78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78">
-        <v>16.62</v>
+        <v>15.132</v>
       </c>
       <c r="D78" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
+        <v>145</v>
+      </c>
+      <c r="B79" t="s">
         <v>146</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79">
-        <v>16.632</v>
+        <v>15.9</v>
       </c>
       <c r="D79" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>82</v>
+        <v>147</v>
       </c>
       <c r="B80" t="s">
         <v>148</v>
       </c>
       <c r="C80">
-        <v>16.728</v>
+        <v>16.344</v>
       </c>
       <c r="D80" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>149</v>
       </c>
       <c r="B81" t="s">
         <v>150</v>
       </c>
       <c r="C81">
-        <v>16.824</v>
+        <v>16.62</v>
       </c>
       <c r="D81" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>151</v>
       </c>
       <c r="B82" t="s">
         <v>152</v>
       </c>
       <c r="C82">
-        <v>16.932</v>
+        <v>16.632</v>
       </c>
       <c r="D82" t="s">
-        <v>66</v>
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>153</v>
       </c>
       <c r="B83" t="s">
         <v>154</v>
       </c>
       <c r="C83">
-        <v>17.028</v>
+        <v>16.824</v>
       </c>
       <c r="D83" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>155</v>
       </c>
       <c r="B84" t="s">
         <v>156</v>
       </c>
       <c r="C84">
-        <v>17.412</v>
+        <v>16.896</v>
       </c>
       <c r="D84" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>157</v>
       </c>
       <c r="B85" t="s">
         <v>158</v>
       </c>
       <c r="C85">
-        <v>17.784</v>
+        <v>16.896</v>
       </c>
       <c r="D85" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>159</v>
       </c>
       <c r="B86" t="s">
         <v>160</v>
       </c>
       <c r="C86">
-        <v>17.784</v>
+        <v>16.896</v>
       </c>
       <c r="D86" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B87" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C87">
-        <v>17.784</v>
+        <v>16.896</v>
       </c>
       <c r="D87" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B88" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C88">
-        <v>17.784</v>
+        <v>16.896</v>
       </c>
       <c r="D88" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B89" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C89">
-        <v>17.964</v>
+        <v>17.784</v>
       </c>
       <c r="D89" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B90" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C90">
-        <v>19.632</v>
+        <v>17.784</v>
       </c>
       <c r="D90" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B91" t="s">
         <v>169</v>
       </c>
       <c r="C91">
-        <v>19.944</v>
+        <v>17.784</v>
       </c>
       <c r="D91" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>170</v>
       </c>
       <c r="B92" t="s">
         <v>171</v>
       </c>
       <c r="C92">
-        <v>19.944</v>
+        <v>17.784</v>
       </c>
       <c r="D92" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>172</v>
       </c>
       <c r="B93" t="s">
         <v>173</v>
       </c>
       <c r="C93">
-        <v>20.436</v>
+        <v>17.964</v>
       </c>
       <c r="D93" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>174</v>
       </c>
       <c r="B94" t="s">
         <v>175</v>
       </c>
       <c r="C94">
-        <v>22.788</v>
+        <v>19.632</v>
       </c>
       <c r="D94" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>176</v>
       </c>
       <c r="B95" t="s">
         <v>177</v>
       </c>
       <c r="C95">
-        <v>22.836</v>
+        <v>19.8</v>
       </c>
       <c r="D95" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>178</v>
       </c>
       <c r="B96" t="s">
         <v>179</v>
       </c>
       <c r="C96">
-        <v>23.148</v>
+        <v>19.944</v>
       </c>
       <c r="D96" t="s">
-        <v>66</v>
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>180</v>
       </c>
       <c r="B97" t="s">
         <v>181</v>
       </c>
       <c r="C97">
-        <v>23.148</v>
+        <v>19.944</v>
       </c>
       <c r="D97" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>182</v>
       </c>
       <c r="B98" t="s">
         <v>183</v>
       </c>
       <c r="C98">
-        <v>23.964</v>
+        <v>19.944</v>
       </c>
       <c r="D98" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>184</v>
       </c>
       <c r="B99" t="s">
         <v>185</v>
       </c>
       <c r="C99">
-        <v>25.308</v>
+        <v>20.436</v>
       </c>
       <c r="D99" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>186</v>
       </c>
       <c r="B100" t="s">
         <v>187</v>
       </c>
       <c r="C100">
-        <v>26.484</v>
+        <v>22.788</v>
       </c>
       <c r="D100" t="s">
-        <v>188</v>
+        <v>6</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
+        <v>188</v>
+      </c>
+      <c r="B101" t="s">
         <v>189</v>
       </c>
-      <c r="B101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101">
-        <v>28.992</v>
+        <v>22.8</v>
       </c>
       <c r="D101" t="s">
-        <v>6</v>
+        <v>63</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B102" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C102">
-        <v>4.692</v>
+        <v>5.1</v>
       </c>
       <c r="D102" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>128</v>
+        <v>22</v>
       </c>
       <c r="B103" t="s">
-        <v>129</v>
+        <v>23</v>
       </c>
       <c r="C103">
-        <v>15.66</v>
+        <v>5.124</v>
       </c>
       <c r="D103" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>170</v>
+        <v>29</v>
       </c>
       <c r="B104" t="s">
-        <v>171</v>
+        <v>30</v>
       </c>
       <c r="C104">
-        <v>19.944</v>
+        <v>6.36</v>
       </c>
       <c r="D104" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
+        <v>47</v>
+      </c>
+      <c r="B105" t="s">
+        <v>48</v>
+      </c>
+      <c r="C105">
+        <v>7.98</v>
+      </c>
+      <c r="D105" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106" t="s">
+        <v>80</v>
+      </c>
+      <c r="B106" t="s">
+        <v>81</v>
+      </c>
+      <c r="C106">
+        <v>11.496</v>
+      </c>
+      <c r="D106" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4">
+      <c r="A107" t="s">
+        <v>80</v>
+      </c>
+      <c r="B107" t="s">
+        <v>82</v>
+      </c>
+      <c r="C107">
+        <v>11.496</v>
+      </c>
+      <c r="D107" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4">
+      <c r="A108" t="s">
+        <v>80</v>
+      </c>
+      <c r="B108" t="s">
+        <v>83</v>
+      </c>
+      <c r="C108">
+        <v>11.496</v>
+      </c>
+      <c r="D108" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4">
+      <c r="A109" t="s">
+        <v>80</v>
+      </c>
+      <c r="B109" t="s">
+        <v>84</v>
+      </c>
+      <c r="C109">
+        <v>11.496</v>
+      </c>
+      <c r="D109" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4">
+      <c r="A110" t="s">
+        <v>80</v>
+      </c>
+      <c r="B110" t="s">
+        <v>85</v>
+      </c>
+      <c r="C110">
+        <v>11.496</v>
+      </c>
+      <c r="D110" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4">
+      <c r="A111" t="s">
+        <v>86</v>
+      </c>
+      <c r="B111" t="s">
+        <v>87</v>
+      </c>
+      <c r="C111">
+        <v>11.496</v>
+      </c>
+      <c r="D111" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4">
+      <c r="A112" t="s">
+        <v>88</v>
+      </c>
+      <c r="B112" t="s">
+        <v>89</v>
+      </c>
+      <c r="C112">
+        <v>11.496</v>
+      </c>
+      <c r="D112" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4">
+      <c r="A113" t="s">
+        <v>90</v>
+      </c>
+      <c r="B113" t="s">
+        <v>91</v>
+      </c>
+      <c r="C113">
+        <v>11.496</v>
+      </c>
+      <c r="D113" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4">
+      <c r="A114" t="s">
+        <v>92</v>
+      </c>
+      <c r="B114" t="s">
+        <v>93</v>
+      </c>
+      <c r="C114">
+        <v>11.496</v>
+      </c>
+      <c r="D114" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4">
+      <c r="A115" t="s">
+        <v>94</v>
+      </c>
+      <c r="B115" t="s">
+        <v>95</v>
+      </c>
+      <c r="C115">
+        <v>11.496</v>
+      </c>
+      <c r="D115" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4">
+      <c r="A116" t="s">
+        <v>180</v>
+      </c>
+      <c r="B116" t="s">
+        <v>181</v>
+      </c>
+      <c r="C116">
+        <v>19.944</v>
+      </c>
+      <c r="D116" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
+      <c r="A117" t="s">
+        <v>182</v>
+      </c>
+      <c r="B117" t="s">
+        <v>183</v>
+      </c>
+      <c r="C117">
+        <v>19.944</v>
+      </c>
+      <c r="D117" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4">
+      <c r="A118" t="s">
+        <v>190</v>
+      </c>
+      <c r="B118" t="s">
         <v>191</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C118">
+        <v>22.8</v>
+      </c>
+      <c r="D118" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4">
+      <c r="A119" t="s">
         <v>192</v>
       </c>
-      <c r="C105">
+      <c r="B119" t="s">
+        <v>193</v>
+      </c>
+      <c r="C119">
+        <v>22.8</v>
+      </c>
+      <c r="D119" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="A120" t="s">
+        <v>194</v>
+      </c>
+      <c r="B120" t="s">
+        <v>195</v>
+      </c>
+      <c r="C120">
+        <v>28.992</v>
+      </c>
+      <c r="D120" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4">
+      <c r="A121" t="s">
+        <v>196</v>
+      </c>
+      <c r="B121" t="s">
+        <v>197</v>
+      </c>
+      <c r="C121">
+        <v>48.996</v>
+      </c>
+      <c r="D121" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4">
+      <c r="A122" t="s">
+        <v>198</v>
+      </c>
+      <c r="B122" t="s">
+        <v>199</v>
+      </c>
+      <c r="C122">
         <v>95.268</v>
       </c>
-      <c r="D105" t="s">
-        <v>13</v>
+      <c r="D122" t="s">
+        <v>6</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:D106"/>
+  <autoFilter ref="A1:D123"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>