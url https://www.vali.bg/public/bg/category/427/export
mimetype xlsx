--- v5 (2026-07-22)
+++ v6 (2026-10-18)
@@ -34,75 +34,75 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Продукт</t>
   </si>
   <si>
     <t>Реф. номер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>Екран на стойка 125x125 cm, 2 в 1, мобилен комплект, 21575</t>
   </si>
   <si>
     <t>HAMA-21575</t>
   </si>
   <si>
-    <t>на път</t>
+    <t>ограничена наличност (до 3 бр.)</t>
   </si>
   <si>
     <t>Екран на стойка 155x155 cm, 2 в 1, 21574</t>
   </si>
   <si>
     <t>HAMA-21574</t>
   </si>
   <si>
     <t>наличен</t>
   </si>
   <si>
     <t>Екран на стойка ESTILLO, 180 x 180, 1:1, Бял</t>
   </si>
   <si>
     <t>EST-SCREEN-TRIPOD-180</t>
   </si>
   <si>
     <t>Проекторен екран за стена ESTILLO Roller Projector, 180 x 180, 1:1</t>
   </si>
   <si>
     <t>EST-SCREEN-ROLLER</t>
   </si>
   <si>
-    <t>ограничена наличност (до 3 бр.)</t>
+    <t>не е в наличност</t>
   </si>
   <si>
     <t>Екран на стойка 180x180 cm, 2 в 1, мобилен комплект, 21573</t>
   </si>
   <si>
     <t>HAMA-21573</t>
   </si>
   <si>
     <t>Екран за стена Roll-up, 175 x 175 cm; 1:1, мобилен, 21576</t>
   </si>
   <si>
     <t>HAMA-21576</t>
   </si>
   <si>
     <t>Екран на стойка  ESTILLO 244 х 183 см,120", бял, с черна рамка, 4:3, 11 кг</t>
   </si>
   <si>
     <t>EST-SCREEN-TRIPOD-240</t>
   </si>
   <si>
     <t>Estillo Екран за стена 240x240 см, бял, черна рамка, 11кг</t>
   </si>
   <si>
     <t>EST-SCREEN-ROLLER-240</t>
   </si>
@@ -484,121 +484,121 @@
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
-        <v>72.324</v>
+        <v>72.384</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
-        <v>79.644</v>
+        <v>79.572</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4">
         <v>88.968</v>
       </c>
       <c r="D4" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5">
         <v>92.028</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6">
-        <v>94.032</v>
+        <v>93.972</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7">
-        <v>101.352</v>
+        <v>101.292</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8">
         <v>153.384</v>
       </c>
       <c r="D8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>