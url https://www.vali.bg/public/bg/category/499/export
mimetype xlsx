--- v3 (2026-03-07)
+++ v4 (2026-04-22)
@@ -106,84 +106,84 @@
   <si>
     <t>Софтуер Microsoft 365 Apps for business</t>
   </si>
   <si>
     <t>FS-SOFT-MS-365-APPS-B</t>
   </si>
   <si>
     <t>Софтуер Microsoft Office Home 2024 All Language Euro Zone Reatail Online ESD!!!!</t>
   </si>
   <si>
     <t>FS-SOFT-MS-OFF-2024-6798</t>
   </si>
   <si>
     <t>Софтуер Microsoft Windows 11 Home English 64 bit  FPP USB</t>
   </si>
   <si>
     <t>FS-SOFT-MS-HAJ-00090</t>
   </si>
   <si>
     <t>Софтуер Microsoft 365 Business Standard</t>
   </si>
   <si>
     <t>FS-SOFT-MS-OFF-365-BS</t>
   </si>
   <si>
+    <t>Софтуер  ABBYY FineReader PDF Corporate, Single User License (ESD), Subscription, 1y</t>
+  </si>
+  <si>
+    <t>FS-SOFT-AB-FRCW-FMBL-X</t>
+  </si>
+  <si>
     <t>Софтуер Microsoft Windows 11 Pro x64 Английски език OEM</t>
   </si>
   <si>
     <t>FS-SOFT-MS-FQC-10528</t>
   </si>
   <si>
-    <t>Софтуер  ABBYY FineReader PDF Corporate, Single User License (ESD), Subscription, 1y</t>
-[...4 lines deleted...]
-  <si>
     <t>Софтуер Microsoft 365 Apps for enterprise</t>
   </si>
   <si>
     <t>FS-SOFT-MS-365-APPS-E</t>
   </si>
   <si>
+    <t>Софтуер MS Windows Pro 11 ESD 64-bit All lang Downloadable</t>
+  </si>
+  <si>
+    <t>FS-SOFT-MS-ESD-10572</t>
+  </si>
+  <si>
+    <t>Софтуер Microsoft 365 Business Premium</t>
+  </si>
+  <si>
+    <t>FS-SOFT-MS-OFF-365-BP</t>
+  </si>
+  <si>
     <t>Софтуер Acrobat Standard for teams Multi European Languages Subscription New</t>
   </si>
   <si>
     <t>FS-SOFT-ADOBE-ACRSTD</t>
-  </si>
-[...10 lines deleted...]
-    <t>FS-SOFT-MS-OFF-365-BP</t>
   </si>
   <si>
     <t>Софтуер MS Windows Pro FPP 11 64-bit Eng Intl</t>
   </si>
   <si>
     <t>FS-SOFT-MS-HAV-00163</t>
   </si>
   <si>
     <t>Софтуер Microsoft Office Home and Business 2024 English EuroZone</t>
   </si>
   <si>
     <t>FS-SOFT-MS-OFF-HB-2024-EN</t>
   </si>
   <si>
     <t>Софтуер Microsoft Office Home and Business 2024 English EuroZone ESD</t>
   </si>
   <si>
     <t>FS-SOFT-MS-OFFHB-2024-ESD</t>
   </si>
   <si>
     <t>Софтуер Microsoft Office Home and Business 2024 Bulgarian EuroZone Medialess</t>
   </si>
   <si>
     <t>FS-SOFT-MS-OFF-HB-2024BUL</t>
   </si>
@@ -663,233 +663,233 @@
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5">
         <v>80.64</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6">
         <v>99.828</v>
       </c>
       <c r="D6" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7">
         <v>99.828</v>
       </c>
       <c r="D7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8">
-        <v>137.28</v>
+        <v>138.78</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9">
         <v>141.12</v>
       </c>
       <c r="D9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10" t="s">
         <v>25</v>
       </c>
       <c r="C10">
         <v>145.716</v>
       </c>
       <c r="D10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11">
         <v>150.828</v>
       </c>
       <c r="D11" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12">
         <v>162.588</v>
       </c>
       <c r="D12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="C13">
-        <v>163.2</v>
+        <v>166.392</v>
       </c>
       <c r="D13" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14" t="s">
         <v>33</v>
       </c>
       <c r="C14">
-        <v>166.392</v>
+        <v>167.976</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>35</v>
       </c>
       <c r="C15">
         <v>184.32</v>
       </c>
       <c r="D15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16" t="s">
         <v>37</v>
       </c>
       <c r="C16">
-        <v>224.46</v>
+        <v>238.668</v>
       </c>
       <c r="D16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>38</v>
       </c>
       <c r="B17" t="s">
         <v>39</v>
       </c>
       <c r="C17">
-        <v>238.668</v>
+        <v>239.712</v>
       </c>
       <c r="D17" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>40</v>
       </c>
       <c r="B18" t="s">
         <v>41</v>
       </c>
       <c r="C18">
-        <v>239.712</v>
+        <v>241.92</v>
       </c>
       <c r="D18" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>42</v>
       </c>
       <c r="B19" t="s">
         <v>43</v>
       </c>
       <c r="C19">
         <v>244.812</v>
       </c>
       <c r="D19" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20" t="s">
         <v>45</v>
       </c>
       <c r="C20">
         <v>275.484</v>
       </c>
       <c r="D20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21" t="s">
         <v>47</v>
       </c>
       <c r="C21">
         <v>275.484</v>