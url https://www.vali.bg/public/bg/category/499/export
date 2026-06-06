--- v4 (2026-04-22)
+++ v5 (2026-06-06)
@@ -100,66 +100,66 @@
   <si>
     <t>FS-SOFT-MS-KW9-00632</t>
   </si>
   <si>
     <t>наличен</t>
   </si>
   <si>
     <t>Софтуер Microsoft 365 Apps for business</t>
   </si>
   <si>
     <t>FS-SOFT-MS-365-APPS-B</t>
   </si>
   <si>
     <t>Софтуер Microsoft Office Home 2024 All Language Euro Zone Reatail Online ESD!!!!</t>
   </si>
   <si>
     <t>FS-SOFT-MS-OFF-2024-6798</t>
   </si>
   <si>
     <t>Софтуер Microsoft Windows 11 Home English 64 bit  FPP USB</t>
   </si>
   <si>
     <t>FS-SOFT-MS-HAJ-00090</t>
   </si>
   <si>
+    <t>Софтуер Microsoft Windows 11 Pro x64 Английски език OEM</t>
+  </si>
+  <si>
+    <t>FS-SOFT-MS-FQC-10528</t>
+  </si>
+  <si>
     <t>Софтуер Microsoft 365 Business Standard</t>
   </si>
   <si>
     <t>FS-SOFT-MS-OFF-365-BS</t>
   </si>
   <si>
     <t>Софтуер  ABBYY FineReader PDF Corporate, Single User License (ESD), Subscription, 1y</t>
   </si>
   <si>
     <t>FS-SOFT-AB-FRCW-FMBL-X</t>
-  </si>
-[...4 lines deleted...]
-    <t>FS-SOFT-MS-FQC-10528</t>
   </si>
   <si>
     <t>Софтуер Microsoft 365 Apps for enterprise</t>
   </si>
   <si>
     <t>FS-SOFT-MS-365-APPS-E</t>
   </si>
   <si>
     <t>Софтуер MS Windows Pro 11 ESD 64-bit All lang Downloadable</t>
   </si>
   <si>
     <t>FS-SOFT-MS-ESD-10572</t>
   </si>
   <si>
     <t>Софтуер Microsoft 365 Business Premium</t>
   </si>
   <si>
     <t>FS-SOFT-MS-OFF-365-BP</t>
   </si>
   <si>
     <t>Софтуер Acrobat Standard for teams Multi European Languages Subscription New</t>
   </si>
   <si>
     <t>FS-SOFT-ADOBE-ACRSTD</t>
   </si>
@@ -688,51 +688,51 @@
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7">
         <v>99.828</v>
       </c>
       <c r="D7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8">
-        <v>138.78</v>
+        <v>125.664</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9">
         <v>141.12</v>
       </c>
       <c r="D9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10" t="s">
         <v>25</v>
@@ -744,82 +744,82 @@
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11">
         <v>150.828</v>
       </c>
       <c r="D11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12">
-        <v>162.588</v>
+        <v>157.476</v>
       </c>
       <c r="D12" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="C13">
-        <v>166.392</v>
+        <v>162.588</v>
       </c>
       <c r="D13" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14" t="s">
         <v>33</v>
       </c>
       <c r="C14">
-        <v>167.976</v>
+        <v>166.392</v>
       </c>
       <c r="D14" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>35</v>
       </c>
       <c r="C15">
         <v>184.32</v>
       </c>
       <c r="D15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16" t="s">
         <v>37</v>
       </c>
       <c r="C16">
         <v>238.668</v>
@@ -845,51 +845,51 @@
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>40</v>
       </c>
       <c r="B18" t="s">
         <v>41</v>
       </c>
       <c r="C18">
         <v>241.92</v>
       </c>
       <c r="D18" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>42</v>
       </c>
       <c r="B19" t="s">
         <v>43</v>
       </c>
       <c r="C19">
         <v>244.812</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20" t="s">
         <v>45</v>
       </c>
       <c r="C20">
         <v>275.484</v>
       </c>
       <c r="D20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21" t="s">
         <v>47</v>
       </c>
       <c r="C21">
         <v>275.484</v>
@@ -926,51 +926,51 @@
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>52</v>
       </c>
       <c r="B24" t="s">
         <v>53</v>
       </c>
       <c r="C24">
         <v>299.472</v>
       </c>
       <c r="D24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25" t="s">
         <v>55</v>
       </c>
       <c r="C25">
-        <v>357.396</v>
+        <v>369.0</v>
       </c>
       <c r="D25" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>56</v>
       </c>
       <c r="B26" t="s">
         <v>57</v>
       </c>
       <c r="C26">
         <v>558.336</v>
       </c>
       <c r="D26" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>58</v>
       </c>
       <c r="B27" t="s">
         <v>59</v>