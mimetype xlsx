--- v5 (2026-06-06)
+++ v6 (2026-07-22)
@@ -94,66 +94,66 @@
   <si>
     <t>FS-SOFT-AB-FRSW-FGBS-A</t>
   </si>
   <si>
     <t>Софтуер Microsoft Windows 11 Home x64 Английски език OEM</t>
   </si>
   <si>
     <t>FS-SOFT-MS-KW9-00632</t>
   </si>
   <si>
     <t>наличен</t>
   </si>
   <si>
     <t>Софтуер Microsoft 365 Apps for business</t>
   </si>
   <si>
     <t>FS-SOFT-MS-365-APPS-B</t>
   </si>
   <si>
     <t>Софтуер Microsoft Office Home 2024 All Language Euro Zone Reatail Online ESD!!!!</t>
   </si>
   <si>
     <t>FS-SOFT-MS-OFF-2024-6798</t>
   </si>
   <si>
+    <t>Софтуер Microsoft 365 Business Standard</t>
+  </si>
+  <si>
+    <t>FS-SOFT-MS-OFF-365-BS</t>
+  </si>
+  <si>
     <t>Софтуер Microsoft Windows 11 Home English 64 bit  FPP USB</t>
   </si>
   <si>
     <t>FS-SOFT-MS-HAJ-00090</t>
   </si>
   <si>
     <t>Софтуер Microsoft Windows 11 Pro x64 Английски език OEM</t>
   </si>
   <si>
     <t>FS-SOFT-MS-FQC-10528</t>
-  </si>
-[...4 lines deleted...]
-    <t>FS-SOFT-MS-OFF-365-BS</t>
   </si>
   <si>
     <t>Софтуер  ABBYY FineReader PDF Corporate, Single User License (ESD), Subscription, 1y</t>
   </si>
   <si>
     <t>FS-SOFT-AB-FRCW-FMBL-X</t>
   </si>
   <si>
     <t>Софтуер Microsoft 365 Apps for enterprise</t>
   </si>
   <si>
     <t>FS-SOFT-MS-365-APPS-E</t>
   </si>
   <si>
     <t>Софтуер MS Windows Pro 11 ESD 64-bit All lang Downloadable</t>
   </si>
   <si>
     <t>FS-SOFT-MS-ESD-10572</t>
   </si>
   <si>
     <t>Софтуер Microsoft 365 Business Premium</t>
   </si>
   <si>
     <t>FS-SOFT-MS-OFF-365-BP</t>
   </si>
@@ -646,51 +646,51 @@
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4">
         <v>66.24</v>
       </c>
       <c r="D4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5">
-        <v>80.64</v>
+        <v>87.408</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6">
         <v>99.828</v>
       </c>
       <c r="D6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
@@ -702,110 +702,110 @@
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8">
         <v>125.664</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9">
-        <v>141.12</v>
+        <v>130.8</v>
       </c>
       <c r="D9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10" t="s">
         <v>25</v>
       </c>
       <c r="C10">
         <v>145.716</v>
       </c>
       <c r="D10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11">
-        <v>150.828</v>
+        <v>148.8</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12">
-        <v>157.476</v>
+        <v>150.828</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="C13">
-        <v>162.588</v>
+        <v>162.6</v>
       </c>
       <c r="D13" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14" t="s">
         <v>33</v>
       </c>
       <c r="C14">
         <v>166.392</v>
       </c>
       <c r="D14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>35</v>
       </c>
       <c r="C15">
         <v>184.32</v>
@@ -831,51 +831,51 @@
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>38</v>
       </c>
       <c r="B17" t="s">
         <v>39</v>
       </c>
       <c r="C17">
         <v>239.712</v>
       </c>
       <c r="D17" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>40</v>
       </c>
       <c r="B18" t="s">
         <v>41</v>
       </c>
       <c r="C18">
         <v>241.92</v>
       </c>
       <c r="D18" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>42</v>
       </c>
       <c r="B19" t="s">
         <v>43</v>
       </c>
       <c r="C19">
         <v>244.812</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20" t="s">
         <v>45</v>
       </c>
       <c r="C20">
         <v>275.484</v>