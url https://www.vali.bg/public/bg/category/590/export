--- v5 (2026-06-06)
+++ v6 (2026-10-18)
@@ -470,51 +470,51 @@
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
         <v>2.856</v>
       </c>
       <c r="D3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
-        <v>3.444</v>
+        <v>3.504</v>
       </c>
       <c r="D4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5">
         <v>23.004</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>