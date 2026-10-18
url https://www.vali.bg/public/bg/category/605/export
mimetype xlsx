--- v6 (2026-07-22)
+++ v7 (2026-10-18)
@@ -70,57 +70,57 @@
   <si>
     <t>Графичен таблет HUION Inspiroy H640P, USB, Черен</t>
   </si>
   <si>
     <t>HUION-TAB-H640P</t>
   </si>
   <si>
     <t>Графичен таблет HUION Inspiroy 2 S, 5080 LPI, Розов</t>
   </si>
   <si>
     <t>HUION-TAB-H641P-PINK</t>
   </si>
   <si>
     <t>Графичен таблет Wacom Intuos S, Черен</t>
   </si>
   <si>
     <t>WACOM-TAB-4100-N-T</t>
   </si>
   <si>
     <t>LED светеща подложка за рисуване HUION LED light pad LB3, Батерия 1050mAh</t>
   </si>
   <si>
     <t>HUION-PAD-LB3</t>
   </si>
   <si>
+    <t>ограничена наличност (до 3 бр.)</t>
+  </si>
+  <si>
     <t>Графичен  таблет HUION Inspiroy Frego S L310, Bluetooth</t>
   </si>
   <si>
     <t>HUION-TAB-L310</t>
-  </si>
-[...1 lines deleted...]
-    <t>ограничена наличност (до 3 бр.)</t>
   </si>
   <si>
     <t>Графичен таблет HUION Inspiroy 2 M, 5080 LPI, Зелен</t>
   </si>
   <si>
     <t>HUION-TAB-H951P-GREEN</t>
   </si>
   <si>
     <t>Графичен таблет Wacom Intuos M, (CTL-6100K-B), Черен</t>
   </si>
   <si>
     <t>WACOM-TAB-6100-K-BK</t>
   </si>
   <si>
     <t>Графичен дисплей таблет Wacom One Pen tablet Small, Bluetooth 5.1, Бял</t>
   </si>
   <si>
     <t>WACOM-TAB-CTC4110WLW1B</t>
   </si>
   <si>
     <t>Графичен таблет HUION Inspiroy 2 L H1061P, 5080 LPI, Черен</t>
   </si>
   <si>
     <t>HUION-TAB-H1061P</t>
   </si>
@@ -687,93 +687,93 @@
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5">
         <v>60.744</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6">
         <v>66.0</v>
       </c>
       <c r="D6" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7">
         <v>66.0</v>
       </c>
       <c r="D7" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C8">
         <v>76.188</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9">
         <v>85.284</v>
       </c>
       <c r="D9" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10">
         <v>90.0</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
         <v>96.924</v>
@@ -810,54 +810,54 @@
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14">
         <v>152.88</v>
       </c>
       <c r="D14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15">
-        <v>171.792</v>
+        <v>162.0</v>
       </c>
       <c r="D15" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16">
         <v>174.0</v>
       </c>
       <c r="D16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="C17">
         <v>204.0</v>
@@ -883,107 +883,107 @@
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19" t="s">
         <v>42</v>
       </c>
       <c r="C19">
         <v>236.22</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20" t="s">
         <v>44</v>
       </c>
       <c r="C20">
         <v>273.024</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21">
         <v>303.708</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" t="s">
         <v>48</v>
       </c>
       <c r="C22">
         <v>332.4</v>
       </c>
       <c r="D22" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23" t="s">
         <v>50</v>
       </c>
       <c r="C23">
         <v>398.808</v>
       </c>
       <c r="D23" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24" t="s">
         <v>52</v>
       </c>
       <c r="C24">
         <v>408.516</v>
       </c>
       <c r="D24" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>53</v>
       </c>
       <c r="B25" t="s">
         <v>54</v>
       </c>
       <c r="C25">
         <v>414.144</v>
       </c>
       <c r="D25" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26" t="s">
         <v>56</v>
       </c>
       <c r="C26">
         <v>449.424</v>
@@ -1023,135 +1023,135 @@
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>61</v>
       </c>
       <c r="B29" t="s">
         <v>62</v>
       </c>
       <c r="C29">
         <v>561.912</v>
       </c>
       <c r="D29" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>63</v>
       </c>
       <c r="B30" t="s">
         <v>64</v>
       </c>
       <c r="C30">
         <v>720.0</v>
       </c>
       <c r="D30" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>65</v>
       </c>
       <c r="B31" t="s">
         <v>66</v>
       </c>
       <c r="C31">
         <v>728.376</v>
       </c>
       <c r="D31" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>67</v>
       </c>
       <c r="B32" t="s">
         <v>68</v>
       </c>
       <c r="C32">
         <v>766.428</v>
       </c>
       <c r="D32" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>69</v>
       </c>
       <c r="B33" t="s">
         <v>70</v>
       </c>
       <c r="C33">
         <v>812.952</v>
       </c>
       <c r="D33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>71</v>
       </c>
       <c r="B34" t="s">
         <v>72</v>
       </c>
       <c r="C34">
         <v>849.768</v>
       </c>
       <c r="D34" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>73</v>
       </c>
       <c r="B35" t="s">
         <v>74</v>
       </c>
       <c r="C35">
         <v>868.68</v>
       </c>
       <c r="D35" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>75</v>
       </c>
       <c r="B36" t="s">
         <v>76</v>
       </c>
       <c r="C36">
         <v>1346.748</v>
       </c>
       <c r="D36" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D37"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>