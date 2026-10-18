--- v6 (2026-07-22)
+++ v7 (2026-10-18)
@@ -52,50 +52,53 @@
   <si>
     <t>Батерия за баркод скенер LS4278 SYMBOL NiMH 3.6V 700mAh Cameron Sino</t>
   </si>
   <si>
     <t>CS-LS4278BL</t>
   </si>
   <si>
     <t>наличен</t>
   </si>
   <si>
     <t>Батерия за баркод скенер Metrologic MS5500, Optimus S  BA-80S700  LiIon  3.7V 750mAh Cameron Sino</t>
   </si>
   <si>
     <t>CS-MSP550BL</t>
   </si>
   <si>
     <t>ограничена наличност (до 3 бр.)</t>
   </si>
   <si>
     <t>Батерия за баркод скенер Datalogic GM4100 GM4300, Gryphon RBP-GM40 RBP-4000 LiIon  3.7V 2600mAh Cameron Sino</t>
   </si>
   <si>
     <t>CS-GM410BL</t>
   </si>
   <si>
+    <t>не е в наличност</t>
+  </si>
+  <si>
     <t>Батерия за баркод скенер MC70SL SYMBOL MOTOROLA  LiIon 3.7V 3800mAh Cameron Sino</t>
   </si>
   <si>
     <t>CS-MC70SL</t>
   </si>
   <si>
     <t>Батерия за баркод скенер Honeywell Voyager 1602G 8650 8670, LXE LX34L1-G  LiIon  3.7V 850mAh Cameron Sino</t>
   </si>
   <si>
     <t>CS-LMX340BL</t>
   </si>
   <si>
     <t>Батерия за баркод скенер Datalogic Memor NFP, Memor X3  BP08-00011A  LiIon  3.7V 1100mAh Cameron Sino</t>
   </si>
   <si>
     <t>CS-DAV110BL</t>
   </si>
   <si>
     <t>Батерия за баркод скенер DATALOGIC  Falcon PT40, PSC PT40, Unitech HT630  LiIon 3.7V 900mAh Cameron Sino</t>
   </si>
   <si>
     <t>CS-WDT220BL</t>
   </si>
   <si>
     <t>Батерия за баркод скенер Datalogic GM4100 GM4300, Gryphon RBP-GM40 RBP-4000 LiIon  3.7V 3400mAh Cameron Sino</t>
@@ -116,53 +119,50 @@
     <t>CS-ET4090BL</t>
   </si>
   <si>
     <t>Батерия за баркод скенер Honeywell / Datalogic/ Metrologic SP5600 CipherLAB 8300   LiIon  3.7V 1800mAh Cameron Sino</t>
   </si>
   <si>
     <t>CS-CLB830BL</t>
   </si>
   <si>
     <t>Батерия за баркод скенер AML M7100 M7220   180-7100   LiIon  7.4V 2200mAh Cameron Sino</t>
   </si>
   <si>
     <t>CS-AML710BL</t>
   </si>
   <si>
     <t>Батерия за баркод скенер Honeywell Dolphin 6100, ScanPal 5100  BP06-00029A   LiIon  3.7V 2200mAh Cameron Sino</t>
   </si>
   <si>
     <t>CS-HDP610BL</t>
   </si>
   <si>
     <t>Батерия за баркод скенер Honeywell 8800, Symbol LS3478 BTRY-LS34IAB00-00   LiIon  3.7V 2200mAh Cameron Sino</t>
   </si>
   <si>
     <t>CS-LS3478BL</t>
-  </si>
-[...1 lines deleted...]
-    <t>не е в наличност</t>
   </si>
   <si>
     <t>Батерия за баркод скенер Honeywell 3820, 4820, 5620 100000495 LiIon  3.7V 2000mAh Cameron Sino</t>
   </si>
   <si>
     <t>CS-HY3820BL</t>
   </si>
   <si>
     <t>Батерия за баркод скенер Honeywell 3820, 4820, 5620 100000495 LiIon  3.7V 3400mAh Cameron Sino</t>
   </si>
   <si>
     <t>CS-HY3820BX</t>
   </si>
   <si>
     <t>Батерия за баркод скенер Zebra MC3300, MC3200 Motorola MC3200 BTRY-MC32-01-01 LiIon  3.7V 5200mAh Cameron Sino</t>
   </si>
   <si>
     <t>CS-MC321XL</t>
   </si>
   <si>
     <t>Батерия за баркод скенер Datalogic Skorpio X3 X4 BT-0016   LiIon  3.7V 5200mAh Cameron Sino</t>
   </si>
   <si>
     <t>CS-DKA300BX</t>
   </si>
@@ -641,205 +641,205 @@
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
         <v>17.184</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4">
         <v>20.244</v>
       </c>
       <c r="D4" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C5">
         <v>21.48</v>
       </c>
       <c r="D5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C6">
         <v>21.48</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C7">
         <v>21.48</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C8">
         <v>21.48</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C9">
         <v>21.48</v>
       </c>
       <c r="D9" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C10">
         <v>24.54</v>
       </c>
       <c r="D10" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C11">
         <v>24.54</v>
       </c>
       <c r="D11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C12">
         <v>24.54</v>
       </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C13">
         <v>24.54</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C14">
         <v>25.764</v>
       </c>
       <c r="D14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C15">
         <v>27.612</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16">
         <v>27.612</v>
       </c>
       <c r="D16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="C17">
         <v>30.672</v>