--- v3 (2026-06-06)
+++ v4 (2026-07-23)
@@ -470,51 +470,51 @@
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
         <v>98.172</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4">
         <v>116.58</v>
       </c>
       <c r="D4" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5">
         <v>201.6</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D6"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>