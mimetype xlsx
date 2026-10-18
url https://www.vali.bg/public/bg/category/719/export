--- v5 (2026-07-22)
+++ v6 (2026-10-18)
@@ -34,81 +34,81 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Продукт</t>
   </si>
   <si>
     <t>Реф. номер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>3D скенер Creality CR-Scan Ferret Pro</t>
   </si>
   <si>
     <t>CREALITY-FERRET-PRO</t>
   </si>
   <si>
+    <t>не е в наличност</t>
+  </si>
+  <si>
+    <t>3D скенер Scan Dimension SOL</t>
+  </si>
+  <si>
+    <t>3D-SCAN-SOL</t>
+  </si>
+  <si>
     <t>ограничена наличност (до 3 бр.)</t>
   </si>
   <si>
     <t>3D скенер Revopoint Pop 3 Plus Standard Edition</t>
   </si>
   <si>
     <t>3D-SCAN-REV-POP3PLUS2</t>
   </si>
   <si>
-    <t>не е в наличност</t>
-[...5 lines deleted...]
-    <t>3D-SCAN-SOL</t>
+    <t>3D скенер Revopoint Pop 3 Plus Advanced Edition</t>
+  </si>
+  <si>
+    <t>3D-SCAN-REV-POP3PLUS1</t>
   </si>
   <si>
     <t>3D скенер Creality CR-Scan Otter</t>
   </si>
   <si>
     <t>CREALITY-OTTER</t>
   </si>
   <si>
     <t>наличен</t>
-  </si>
-[...4 lines deleted...]
-    <t>3D-SCAN-REV-POP3PLUS1</t>
   </si>
   <si>
     <t>3D скенер Einstar Shining 3D</t>
   </si>
   <si>
     <t>3D-SCAN-EINSTAR-3D</t>
   </si>
   <si>
     <t>3D скенер Creality CR-Scan Raptor</t>
   </si>
   <si>
     <t>CREALITY-RAPTOR</t>
   </si>
   <si>
     <t>3D скенер Einscan-SE V2</t>
   </si>
   <si>
     <t>3D-SCAN-EINSCAN-SE</t>
   </si>
   <si>
     <t>3D скенер Einstar 2  Shining 3D wireless</t>
   </si>
   <si>
     <t>3D-SCAN-EINSTAR2-3DW</t>
   </si>
@@ -490,208 +490,208 @@
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
-        <v>408.516</v>
+        <v>378.996</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
         <v>706.8</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4">
-        <v>802.8</v>
+        <v>706.8</v>
       </c>
       <c r="D4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5">
-        <v>817.56</v>
+        <v>774.0</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6">
+        <v>798.996</v>
+      </c>
+      <c r="D6" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7">
         <v>974.928</v>
       </c>
       <c r="D7" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8">
         <v>999.0</v>
       </c>
       <c r="D8" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9">
         <v>1042.8</v>
       </c>
       <c r="D9" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10">
         <v>1078.8</v>
       </c>
       <c r="D10" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
         <v>1896.0</v>
       </c>
       <c r="D11" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12">
         <v>2038.8</v>
       </c>
       <c r="D12" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13">
         <v>3498.996</v>
       </c>
       <c r="D13" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D14"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>