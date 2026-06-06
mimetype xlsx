--- v4 (2026-04-22)
+++ v5 (2026-06-06)
@@ -37,138 +37,138 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Ref. number</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>METZ TV 32" LED HD TV 1366x768, 2x10W</t>
   </si>
   <si>
     <t>METZ-TV-32MTF2000Z</t>
   </si>
   <si>
     <t>not available</t>
   </si>
   <si>
+    <t>METZ TV 40MTE2000Z 40" HD LED, HD черен</t>
+  </si>
+  <si>
+    <t>METZ-TV-40MTE2000Z</t>
+  </si>
+  <si>
+    <t>limited availability (up to 3)</t>
+  </si>
+  <si>
+    <t>METZ TV 40MTF6000Z 40" FullHD LED, черен</t>
+  </si>
+  <si>
+    <t>METZ-TV-40MTF6000Z</t>
+  </si>
+  <si>
+    <t>available</t>
+  </si>
+  <si>
     <t>METZ Portable TV 32MQE7100Z, 32" QLED, Google TV, white</t>
   </si>
   <si>
     <t>METZ-TV-32MQE7100Z</t>
   </si>
   <si>
-    <t>available</t>
-[...14 lines deleted...]
-    <t>limited availability (up to 3)</t>
+    <t>METZ TV 43" 43MUF7000Z UHD LED SMART TV, 4K, Google TV, Class F</t>
+  </si>
+  <si>
+    <t>METZ-TV-43MUF7000Z</t>
   </si>
   <si>
     <t>Portable TV METZ 24MPE7000 24" FHD(1920x1080) GoogleTV, HDR10</t>
   </si>
   <si>
     <t>METZ-TV-24MPE7000Z</t>
   </si>
   <si>
     <t>METZ Portable TV 24MPE7200Z  24" LED FHD(1920x1080) GoogleTV, HDR10, green</t>
   </si>
   <si>
     <t>METZ-TV-24MPE7200Z</t>
   </si>
   <si>
     <t>METZ Portable TV  24MPE7300Z 24" LED FHD(1920x1080) GoogleTV, HDR10, pink</t>
   </si>
   <si>
     <t>METZ-TV-24MPE7300Z</t>
   </si>
   <si>
     <t>METZ Portable TV 24MPE7000Y 24" LED FHD(1920x1080) GoogleTV, HDR10, Blue</t>
   </si>
   <si>
     <t>METZ-TV-24MPE7000Y</t>
   </si>
   <si>
-    <t>METZ TV 43" 43MUF7000Z UHD LED SMART TV, 4K, Google TV, Class F</t>
-[...2 lines deleted...]
-    <t>METZ-TV-43MUF7000Z</t>
+    <t>METZ TV 43MQE7600Z 43" QLED+/Anti-Glare/UHD/Smart TV/Google TV</t>
+  </si>
+  <si>
+    <t>METZ-TV-43MQE7600Z</t>
+  </si>
+  <si>
+    <t>METZ TV 55" UHD LED SMART TV, 4K, Google TV, Frameless, 2x10W</t>
+  </si>
+  <si>
+    <t>METZ-TV-55MUF7000Z</t>
   </si>
   <si>
     <t>METZ TV 50" UHD LED SMART TV, 4K Ultra HD, Google TV, Frameless</t>
   </si>
   <si>
     <t>METZ-TV-50MUF7000Z</t>
   </si>
   <si>
-    <t>METZ TV 43MQE7600Z 43" QLED+/Anti-Glare/UHD/Smart TV/Google TV</t>
-[...10 lines deleted...]
-  <si>
     <t>METZ QLED TV 50MQE7600Z, 50"(126 см), QLED+,Anti-Glare Google TV, 4K/UHD, 60Hz</t>
   </si>
   <si>
     <t>METZ-TV-50MQE7600Z</t>
   </si>
   <si>
+    <t>METZ TV 55" 55MQF7500Z UHD QLED SMART TV, 120Hz, 4K, Google TV, Frameless, 139.0cm</t>
+  </si>
+  <si>
+    <t>METZ-TV-55MQF7500Z</t>
+  </si>
+  <si>
     <t>METZ TV 50"  50MQF7500Z UHD QLED SMART TV, 120Hz, 4K, Google TV, 126.0cm</t>
   </si>
   <si>
     <t>METZ-TV-50MQF7500Z</t>
-  </si>
-[...4 lines deleted...]
-    <t>METZ-TV-55MQF7500Z</t>
   </si>
   <si>
     <t>METZ TV 65" UHD LED SMART TV, 4K, Google TV, Frameless</t>
   </si>
   <si>
     <t>METZ-TV-65MUF7000Z</t>
   </si>
   <si>
     <t>METZ QLED TV 55MQE8000Z, 55"(139 см), UHD Google TV, Dolby Vision, 144Hz</t>
   </si>
   <si>
     <t>METZ-TV-55MQE8000Z</t>
   </si>
   <si>
     <t>METZ TV 65MQF7500Z, 65"QLED+,4K ,Google TV, 120Hz</t>
   </si>
   <si>
     <t>METZ-TV-65MQF7500Z</t>
   </si>
   <si>
     <t>METZ TV 75" UHD LED SMART TV, 4K, Google TV, Frameless</t>
   </si>
   <si>
     <t>METZ-TV-75MUF7000Z</t>
   </si>
@@ -579,348 +579,348 @@
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
         <v>110.4</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
-        <v>178.944</v>
+        <v>135.0</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4">
-        <v>180.0</v>
+        <v>168.996</v>
       </c>
       <c r="D4" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C5">
-        <v>183.552</v>
+        <v>178.944</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6">
-        <v>265.356</v>
+        <v>228.996</v>
       </c>
       <c r="D6" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7">
         <v>265.356</v>
       </c>
       <c r="D7" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8">
         <v>265.356</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9">
         <v>265.356</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10">
         <v>265.356</v>
       </c>
       <c r="D10" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
-        <v>300.0</v>
+        <v>279.0</v>
       </c>
       <c r="D11" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12">
-        <v>306.264</v>
+        <v>279.0</v>
       </c>
       <c r="D12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13">
-        <v>318.0</v>
+        <v>279.0</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14">
-        <v>357.396</v>
+        <v>328.992</v>
       </c>
       <c r="D14" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15">
-        <v>369.0</v>
+        <v>358.992</v>
       </c>
       <c r="D15" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16">
-        <v>396.0</v>
+        <v>369.0</v>
       </c>
       <c r="D16" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="C17">
-        <v>510.78</v>
+        <v>448.992</v>
       </c>
       <c r="D17" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18" t="s">
         <v>40</v>
       </c>
       <c r="C18">
-        <v>551.676</v>
+        <v>495.0</v>
       </c>
       <c r="D18" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19" t="s">
         <v>42</v>
       </c>
       <c r="C19">
-        <v>594.0</v>
+        <v>508.992</v>
       </c>
       <c r="D19" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20" t="s">
         <v>44</v>
       </c>
       <c r="C20">
-        <v>694.848</v>
+        <v>588.996</v>
       </c>
       <c r="D20" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21">
-        <v>714.0</v>
+        <v>648.996</v>
       </c>
       <c r="D21" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" t="s">
         <v>48</v>
       </c>
       <c r="C22">
-        <v>761.316</v>
+        <v>678.996</v>
       </c>
       <c r="D22" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23" t="s">
         <v>50</v>
       </c>
       <c r="C23">
         <v>1149.888</v>
       </c>
       <c r="D23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>52</v>
       </c>
       <c r="B24" t="s">
         <v>53</v>
       </c>
       <c r="C24">
-        <v>1533.36</v>
+        <v>1288.992</v>
       </c>
       <c r="D24" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25" t="s">
         <v>55</v>
       </c>
       <c r="C25">
         <v>1998.996</v>
       </c>
       <c r="D25" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D26"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>