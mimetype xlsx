--- v5 (2026-06-06)
+++ v6 (2026-07-23)
@@ -28,113 +28,119 @@
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$26</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Ref. number</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
-    <t>METZ TV 32" LED HD TV 1366x768, 2x10W</t>
-[...2 lines deleted...]
-    <t>METZ-TV-32MTF2000Z</t>
+    <t>METZ TV 32" DLED HD Ready 1366x768, 2x8W</t>
+  </si>
+  <si>
+    <t>METZ-TV-32MTH2000Z</t>
+  </si>
+  <si>
+    <t>available</t>
+  </si>
+  <si>
+    <t>METZ TV 40MTE2000Z 40" HD LED, HD черен</t>
+  </si>
+  <si>
+    <t>METZ-TV-40MTE2000Z</t>
+  </si>
+  <si>
+    <t>METZ TV 40MTF6000Z 40" FullHD LED, черен</t>
+  </si>
+  <si>
+    <t>METZ-TV-40MTF6000Z</t>
   </si>
   <si>
     <t>not available</t>
   </si>
   <si>
-    <t>METZ TV 40MTE2000Z 40" HD LED, HD черен</t>
-[...2 lines deleted...]
-    <t>METZ-TV-40MTE2000Z</t>
+    <t>METZ Portable TV 32MQE7100Z, 32" QLED, Google TV, white</t>
+  </si>
+  <si>
+    <t>METZ-TV-32MQE7100Z</t>
+  </si>
+  <si>
+    <t>METZ TV 43" 43MUF7000Z UHD LED SMART TV, 4K, Google TV, Class F</t>
+  </si>
+  <si>
+    <t>METZ-TV-43MUF7000Z</t>
   </si>
   <si>
     <t>limited availability (up to 3)</t>
   </si>
   <si>
-    <t>METZ TV 40MTF6000Z 40" FullHD LED, черен</t>
-[...19 lines deleted...]
-  <si>
     <t>Portable TV METZ 24MPE7000 24" FHD(1920x1080) GoogleTV, HDR10</t>
   </si>
   <si>
     <t>METZ-TV-24MPE7000Z</t>
   </si>
   <si>
     <t>METZ Portable TV 24MPE7200Z  24" LED FHD(1920x1080) GoogleTV, HDR10, green</t>
   </si>
   <si>
     <t>METZ-TV-24MPE7200Z</t>
   </si>
   <si>
     <t>METZ Portable TV  24MPE7300Z 24" LED FHD(1920x1080) GoogleTV, HDR10, pink</t>
   </si>
   <si>
     <t>METZ-TV-24MPE7300Z</t>
   </si>
   <si>
     <t>METZ Portable TV 24MPE7000Y 24" LED FHD(1920x1080) GoogleTV, HDR10, Blue</t>
   </si>
   <si>
     <t>METZ-TV-24MPE7000Y</t>
   </si>
   <si>
+    <t>METZ TV 43" 43MQF7500Z UHD 4K QLED SMART TV, Google TV, Class G</t>
+  </si>
+  <si>
+    <t>METZ-TV-43MQF7500Z</t>
+  </si>
+  <si>
     <t>METZ TV 43MQE7600Z 43" QLED+/Anti-Glare/UHD/Smart TV/Google TV</t>
   </si>
   <si>
     <t>METZ-TV-43MQE7600Z</t>
   </si>
   <si>
     <t>METZ TV 55" UHD LED SMART TV, 4K, Google TV, Frameless, 2x10W</t>
   </si>
   <si>
     <t>METZ-TV-55MUF7000Z</t>
   </si>
   <si>
     <t>METZ TV 50" UHD LED SMART TV, 4K Ultra HD, Google TV, Frameless</t>
   </si>
   <si>
     <t>METZ-TV-50MUF7000Z</t>
   </si>
   <si>
     <t>METZ QLED TV 50MQE7600Z, 50"(126 см), QLED+,Anti-Glare Google TV, 4K/UHD, 60Hz</t>
   </si>
   <si>
     <t>METZ-TV-50MQE7600Z</t>
   </si>
   <si>
     <t>METZ TV 55" 55MQF7500Z UHD QLED SMART TV, 120Hz, 4K, Google TV, Frameless, 139.0cm</t>
@@ -163,69 +169,63 @@
   <si>
     <t>METZ TV 65MQF7500Z, 65"QLED+,4K ,Google TV, 120Hz</t>
   </si>
   <si>
     <t>METZ-TV-65MQF7500Z</t>
   </si>
   <si>
     <t>METZ TV 75" UHD LED SMART TV, 4K, Google TV, Frameless</t>
   </si>
   <si>
     <t>METZ-TV-75MUF7000Z</t>
   </si>
   <si>
     <t>METZ TV 75MQD7500Z 75"QLED+/4K/Google TV</t>
   </si>
   <si>
     <t>METZ-TV-75MQD7500Z</t>
   </si>
   <si>
     <t>METZ TV 65MQE8000Z 65" UHD QLED+, 4K,144Hz, SMART TV, Google TV</t>
   </si>
   <si>
     <t>METZ-TV-65MQE8000Z</t>
   </si>
   <si>
-    <t>METZ LED TV 55MOD9500Z, 55"(139 см), OLED UHD, Smart TV, Google TV,120Hz</t>
-[...2 lines deleted...]
-    <t>METZ-TV-55MOD9500Z</t>
+    <t>METZ QLED TV 86MQE8000Z, 86"(217 см), QLED, Google TV, 4K/UHD, 144Hz</t>
+  </si>
+  <si>
+    <t>METZ-TV-86MQE8000Z</t>
+  </si>
+  <si>
+    <t>METZ TV 100" 100MQE8500Z, 4K QLED+ 120Hz, Google TV</t>
+  </si>
+  <si>
+    <t>METZ-TV-100MQE8500Z</t>
   </si>
   <si>
     <t>call</t>
-  </si>
-[...10 lines deleted...]
-    <t>METZ-TV-100MQE8500Z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -565,376 +565,376 @@
     <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
-        <v>110.4</v>
+        <v>109.896</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
         <v>135.0</v>
       </c>
       <c r="D3" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="C4">
         <v>168.996</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="C5">
         <v>178.944</v>
       </c>
       <c r="D5" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C6">
         <v>228.996</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7">
         <v>265.356</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8">
         <v>265.356</v>
       </c>
       <c r="D8" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9">
         <v>265.356</v>
       </c>
       <c r="D9" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10">
         <v>265.356</v>
       </c>
       <c r="D10" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
-        <v>279.0</v>
+        <v>268.992</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12">
         <v>279.0</v>
       </c>
       <c r="D12" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13">
         <v>279.0</v>
       </c>
       <c r="D13" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14">
-        <v>328.992</v>
+        <v>279.0</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15">
-        <v>358.992</v>
+        <v>328.992</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16">
-        <v>369.0</v>
+        <v>358.992</v>
       </c>
       <c r="D16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="C17">
-        <v>448.992</v>
+        <v>369.0</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18" t="s">
         <v>40</v>
       </c>
       <c r="C18">
-        <v>495.0</v>
+        <v>448.992</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19" t="s">
         <v>42</v>
       </c>
       <c r="C19">
-        <v>508.992</v>
+        <v>495.0</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20" t="s">
         <v>44</v>
       </c>
       <c r="C20">
-        <v>588.996</v>
+        <v>508.992</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21">
-        <v>648.996</v>
+        <v>588.996</v>
       </c>
       <c r="D21" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" t="s">
         <v>48</v>
       </c>
       <c r="C22">
-        <v>678.996</v>
+        <v>648.996</v>
       </c>
       <c r="D22" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23" t="s">
         <v>50</v>
       </c>
       <c r="C23">
-        <v>1149.888</v>
+        <v>678.996</v>
       </c>
       <c r="D23" t="s">
-        <v>51</v>
+        <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="C24">
         <v>1288.992</v>
       </c>
       <c r="D24" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="C25">
         <v>1998.996</v>
       </c>
       <c r="D25" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D26"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>