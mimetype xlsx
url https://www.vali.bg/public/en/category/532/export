--- v3 (2026-03-07)
+++ v4 (2026-04-22)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$172</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="340">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="341">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Ref. number</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>PLC controler Battery CS-SMS510SL Siemens  Simatic SL761 Li-MnO2  3V 900 mAh  Cameron Sino</t>
   </si>
   <si>
     <t>CS-SMS510SL</t>
   </si>
   <si>
     <t>not available</t>
   </si>
   <si>
     <t>Kindle Battery  AMAZON Kindle 7, Kindle 8 58-000083  3,7V  890mAh LiPo CAMERON SINO</t>
   </si>
   <si>
@@ -974,50 +974,53 @@
     <t>CS-LVY714NB</t>
   </si>
   <si>
     <t>Laptop Battery for  Apple MacBook A1502 battery(2015), MacBook Pro Retina A1502 (2015 Version)  A1582 LiPo 11,43V 6500mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-AM1502NB</t>
   </si>
   <si>
     <t>Laptop Battery for LENOVO ThinkPad X1 Carbon G9 20XW002DGE, ThinkPad X1 Carbon Gen 10 21CB004QIX, ThinkPad X1 Yoga Gen 6 20XY003BAT, L20C4P71 LiPO, 15.44V  3600 mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-LVX190NB</t>
   </si>
   <si>
     <t>Laptop Battery for LENOVO ThinkPad P52 C00 , 01AV495, L17L6P51 LiIon 11.4V  7800mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-LVP520NB</t>
   </si>
   <si>
     <t>Laptop Battery for  Apple MacBook Pro 15 inch TOUCH BAR A1990 2019 A1953  LiPo 11.4V 7300mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-AM1953NB</t>
+  </si>
+  <si>
+    <t>available</t>
   </si>
   <si>
     <t>Laptop Battery for  Apple MacBook Pro ""Core i5" 2.4 13" Late 2013 Retina A1493, A1502 LiPo 11.34V 6300mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-AM1493NB</t>
   </si>
   <si>
     <t>Laptop Battery for   Apple MacBook Pro "Core i7" 2.6 15" Touch/Late 2016  LiPo 11.4V 6600mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-AM1820NB</t>
   </si>
   <si>
     <t>Laptop Battery for   Apple MacBook Pro "Core i5" 2.9 13" Touch/Late 2016 A1819  LiPo 11.4V 4300mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-AM1819NB</t>
   </si>
   <si>
     <t>Laptop Battery for  Apple MacBook Pro 2.3 GHZ Core I5(I5-8259U) A1989(EMC 3214) A1964, A1989  LiPo 11.4V 5050mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-AM1946NB</t>
   </si>
@@ -1532,51 +1535,51 @@
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9">
         <v>30.672</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
         <v>39.876</v>
       </c>
       <c r="D10" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11" t="s">
         <v>25</v>
       </c>
       <c r="C11">
         <v>39.876</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12" t="s">
         <v>27</v>
       </c>
       <c r="C12">
         <v>39.876</v>
@@ -1588,51 +1591,51 @@
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13" t="s">
         <v>29</v>
       </c>
       <c r="C13">
         <v>39.876</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14" t="s">
         <v>31</v>
       </c>
       <c r="C14">
         <v>39.876</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15" t="s">
         <v>33</v>
       </c>
       <c r="C15">
         <v>39.876</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16" t="s">
         <v>35</v>
       </c>
       <c r="C16">
         <v>39.876</v>
@@ -1644,51 +1647,51 @@
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>37</v>
       </c>
       <c r="C17">
         <v>39.876</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>38</v>
       </c>
       <c r="B18" t="s">
         <v>39</v>
       </c>
       <c r="C18">
         <v>39.876</v>
       </c>
       <c r="D18" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>40</v>
       </c>
       <c r="B19" t="s">
         <v>41</v>
       </c>
       <c r="C19">
         <v>39.876</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>42</v>
       </c>
       <c r="B20" t="s">
         <v>43</v>
       </c>
       <c r="C20">
         <v>39.876</v>
@@ -1700,51 +1703,51 @@
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21" t="s">
         <v>45</v>
       </c>
       <c r="C21">
         <v>39.876</v>
       </c>
       <c r="D21" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22" t="s">
         <v>47</v>
       </c>
       <c r="C22">
         <v>39.876</v>
       </c>
       <c r="D22" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23" t="s">
         <v>49</v>
       </c>
       <c r="C23">
         <v>39.876</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>50</v>
       </c>
       <c r="B24" t="s">
         <v>51</v>
       </c>
       <c r="C24">
         <v>39.876</v>
@@ -1924,51 +1927,51 @@
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>76</v>
       </c>
       <c r="B37" t="s">
         <v>77</v>
       </c>
       <c r="C37">
         <v>39.876</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>78</v>
       </c>
       <c r="B38" t="s">
         <v>79</v>
       </c>
       <c r="C38">
         <v>39.876</v>
       </c>
       <c r="D38" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>80</v>
       </c>
       <c r="B39" t="s">
         <v>81</v>
       </c>
       <c r="C39">
         <v>39.876</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>82</v>
       </c>
       <c r="B40" t="s">
         <v>83</v>
       </c>
       <c r="C40">
         <v>39.876</v>
@@ -2022,51 +2025,51 @@
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>90</v>
       </c>
       <c r="B44" t="s">
         <v>91</v>
       </c>
       <c r="C44">
         <v>42.948</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>92</v>
       </c>
       <c r="B45" t="s">
         <v>93</v>
       </c>
       <c r="C45">
         <v>42.948</v>
       </c>
       <c r="D45" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>94</v>
       </c>
       <c r="B46" t="s">
         <v>95</v>
       </c>
       <c r="C46">
         <v>42.948</v>
       </c>
       <c r="D46" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>96</v>
       </c>
       <c r="B47" t="s">
         <v>97</v>
       </c>
       <c r="C47">
         <v>42.948</v>
@@ -2148,51 +2151,51 @@
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>108</v>
       </c>
       <c r="B53" t="s">
         <v>109</v>
       </c>
       <c r="C53">
         <v>42.948</v>
       </c>
       <c r="D53" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>110</v>
       </c>
       <c r="B54" t="s">
         <v>111</v>
       </c>
       <c r="C54">
         <v>42.948</v>
       </c>
       <c r="D54" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>112</v>
       </c>
       <c r="B55" t="s">
         <v>113</v>
       </c>
       <c r="C55">
         <v>42.948</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>114</v>
       </c>
       <c r="B56" t="s">
         <v>115</v>
       </c>
       <c r="C56">
         <v>42.948</v>
@@ -2358,51 +2361,51 @@
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>138</v>
       </c>
       <c r="B68" t="s">
         <v>139</v>
       </c>
       <c r="C68">
         <v>46.02</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>140</v>
       </c>
       <c r="B69" t="s">
         <v>141</v>
       </c>
       <c r="C69">
         <v>46.02</v>
       </c>
       <c r="D69" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>142</v>
       </c>
       <c r="B70" t="s">
         <v>143</v>
       </c>
       <c r="C70">
         <v>46.02</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>144</v>
       </c>
       <c r="B71" t="s">
         <v>145</v>
       </c>
       <c r="C71">
         <v>46.02</v>
@@ -2582,51 +2585,51 @@
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>170</v>
       </c>
       <c r="B84" t="s">
         <v>171</v>
       </c>
       <c r="C84">
         <v>46.02</v>
       </c>
       <c r="D84" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>172</v>
       </c>
       <c r="B85" t="s">
         <v>173</v>
       </c>
       <c r="C85">
         <v>46.02</v>
       </c>
       <c r="D85" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>174</v>
       </c>
       <c r="B86" t="s">
         <v>175</v>
       </c>
       <c r="C86">
         <v>46.02</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>176</v>
       </c>
       <c r="B87" t="s">
         <v>177</v>
       </c>
       <c r="C87">
         <v>46.02</v>
@@ -2904,51 +2907,51 @@
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>210</v>
       </c>
       <c r="B107" t="s">
         <v>211</v>
       </c>
       <c r="C107">
         <v>46.02</v>
       </c>
       <c r="D107" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>212</v>
       </c>
       <c r="B108" t="s">
         <v>213</v>
       </c>
       <c r="C108">
         <v>46.02</v>
       </c>
       <c r="D108" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>214</v>
       </c>
       <c r="B109" t="s">
         <v>215</v>
       </c>
       <c r="C109">
         <v>46.02</v>
       </c>
       <c r="D109" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>216</v>
       </c>
       <c r="B110" t="s">
         <v>217</v>
       </c>
       <c r="C110">
         <v>46.02</v>
@@ -3016,51 +3019,51 @@
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>226</v>
       </c>
       <c r="B115" t="s">
         <v>227</v>
       </c>
       <c r="C115">
         <v>48.0</v>
       </c>
       <c r="D115" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>228</v>
       </c>
       <c r="B116" t="s">
         <v>229</v>
       </c>
       <c r="C116">
         <v>49.08</v>
       </c>
       <c r="D116" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>230</v>
       </c>
       <c r="B117" t="s">
         <v>231</v>
       </c>
       <c r="C117">
         <v>49.08</v>
       </c>
       <c r="D117" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>232</v>
       </c>
       <c r="B118" t="s">
         <v>233</v>
       </c>
       <c r="C118">
         <v>49.08</v>
@@ -3478,51 +3481,51 @@
     <row r="148" spans="1:4">
       <c r="A148" t="s">
         <v>292</v>
       </c>
       <c r="B148" t="s">
         <v>293</v>
       </c>
       <c r="C148">
         <v>64.428</v>
       </c>
       <c r="D148" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
         <v>294</v>
       </c>
       <c r="B149" t="s">
         <v>295</v>
       </c>
       <c r="C149">
         <v>64.428</v>
       </c>
       <c r="D149" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
         <v>296</v>
       </c>
       <c r="B150" t="s">
         <v>297</v>
       </c>
       <c r="C150">
         <v>64.428</v>
       </c>
       <c r="D150" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
         <v>298</v>
       </c>
       <c r="B151" t="s">
         <v>299</v>
       </c>
       <c r="C151">
         <v>64.428</v>
@@ -3534,93 +3537,93 @@
     <row r="152" spans="1:4">
       <c r="A152" t="s">
         <v>300</v>
       </c>
       <c r="B152" t="s">
         <v>301</v>
       </c>
       <c r="C152">
         <v>64.428</v>
       </c>
       <c r="D152" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
         <v>302</v>
       </c>
       <c r="B153" t="s">
         <v>303</v>
       </c>
       <c r="C153">
         <v>66.0</v>
       </c>
       <c r="D153" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
         <v>304</v>
       </c>
       <c r="B154" t="s">
         <v>305</v>
       </c>
       <c r="C154">
         <v>66.0</v>
       </c>
       <c r="D154" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
         <v>306</v>
       </c>
       <c r="B155" t="s">
         <v>307</v>
       </c>
       <c r="C155">
         <v>67.488</v>
       </c>
       <c r="D155" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
         <v>308</v>
       </c>
       <c r="B156" t="s">
         <v>309</v>
       </c>
       <c r="C156">
         <v>70.56</v>
       </c>
       <c r="D156" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
         <v>310</v>
       </c>
       <c r="B157" t="s">
         <v>311</v>
       </c>
       <c r="C157">
         <v>70.56</v>
       </c>
       <c r="D157" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
         <v>312</v>
       </c>
       <c r="B158" t="s">
         <v>313</v>
       </c>
       <c r="C158">
         <v>73.632</v>
@@ -3632,199 +3635,199 @@
     <row r="159" spans="1:4">
       <c r="A159" t="s">
         <v>314</v>
       </c>
       <c r="B159" t="s">
         <v>315</v>
       </c>
       <c r="C159">
         <v>73.632</v>
       </c>
       <c r="D159" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
         <v>316</v>
       </c>
       <c r="B160" t="s">
         <v>317</v>
       </c>
       <c r="C160">
         <v>73.632</v>
       </c>
       <c r="D160" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
         <v>318</v>
       </c>
       <c r="B161" t="s">
         <v>319</v>
       </c>
       <c r="C161">
         <v>76.692</v>
       </c>
       <c r="D161" t="s">
-        <v>6</v>
+        <v>320</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B162" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C162">
         <v>76.692</v>
       </c>
       <c r="D162" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B163" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C163">
         <v>76.692</v>
       </c>
       <c r="D163" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B164" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C164">
         <v>76.692</v>
       </c>
       <c r="D164" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B165" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C165">
         <v>76.692</v>
       </c>
       <c r="D165" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B166" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C166">
         <v>76.692</v>
       </c>
       <c r="D166" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B167" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C167">
         <v>78.0</v>
       </c>
       <c r="D167" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B168" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C168">
         <v>82.824</v>
       </c>
       <c r="D168" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B169" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C169">
         <v>85.896</v>
       </c>
       <c r="D169" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B170" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C170">
         <v>88.968</v>
       </c>
       <c r="D170" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B171" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C171">
         <v>88.968</v>
       </c>
       <c r="D171" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D172"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 