--- v4 (2026-04-22)
+++ v5 (2026-06-06)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$172</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$175</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="341">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="347">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Ref. number</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>PLC controler Battery CS-SMS510SL Siemens  Simatic SL761 Li-MnO2  3V 900 mAh  Cameron Sino</t>
   </si>
   <si>
     <t>CS-SMS510SL</t>
   </si>
   <si>
     <t>not available</t>
   </si>
   <si>
     <t>Kindle Battery  AMAZON Kindle 7, Kindle 8 58-000083  3,7V  890mAh LiPo CAMERON SINO</t>
   </si>
   <si>
@@ -700,50 +700,56 @@
   <si>
     <t>Laptop Battery for  LENOVO ThinkPad E14, ThinkPad E15, ThinkPad E480, ThinkPad E580 L17C3P51  LiPo 11.1V 4050 mAh CAMERON  SINO</t>
   </si>
   <si>
     <t>CS-LVE590NB</t>
   </si>
   <si>
     <t>Laptop Battery for  LENOVO ThinkBook 13S-20R9005GSB, ThinkBook 14s-0RS002CAU   L18C4PF0  15.36V  2850 mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-LVT130NB</t>
   </si>
   <si>
     <t>Laptop Battery for HP PAVILION 15-AB052UR; Pavilion 14-ab017TX; HSTNN-LB6S TPN-Q158 LiIon 14.8V 2200mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-HPV150NB</t>
   </si>
   <si>
     <t>Laptop Battery for  HP Chromebook 14 G6 10X23EA; Chromebook X360 13B-CA0000SI; HSTNN-DB9M LiPo 7.7V 5900mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-HPX118NB</t>
   </si>
   <si>
+    <t>Laptop Battery for Lenovo YB1-X90F, Yoga Book YB1, Yoga Book YB1-X90F LiPo 3.8V 8500mAh CAMERON SINO</t>
+  </si>
+  <si>
+    <t>CS-LVB191SL</t>
+  </si>
+  <si>
     <t>Laptop Battery for  LENOVO ThinkPad T460s(, ThinkPad T470s 00HW023 LiPo 11.4V  2000mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-LVT461NB</t>
   </si>
   <si>
     <t>Laptop Battery for HP ELITEBOOK 745 G2-V3Z20LP, ELITEBOOK 840 G1-F8D98UP, EliteBook 850 G2-M2N78US, HSTNN-UB4R  LiPO 11.1V  4500 mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-HPE850NB</t>
   </si>
   <si>
     <t>Laptop Battery  ASUS VivoBook Flip 14 TM420IA DB71, VivoBook 14 F413, B31N1911 LiPo 11.55V 3450mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-AUX421NB</t>
   </si>
   <si>
     <t>Laptop Battery  ASUS FX504, TUF Gaming A15 FA506IC-HN075W, TUF Gaming FX505DD-AB71-CA, B31BN91 LiPo 11.4V 4100mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-AUX504NB</t>
   </si>
   <si>
     <t>Laptop Battery for DELL G3 15, G5 15 5587, INS 15PD-1863BL, Latitude 15 3590, 33YDH, W7NKD, LiIon 15.2V  3400mAh CAMERON SINO</t>
@@ -892,50 +898,56 @@
   <si>
     <t>Laptop Battery for LENOVO ThinkPad X1 20FBS0L900, ThinkPad X1 Yoga 20FQA04TAU, 00HW028 LiPo 15.2V 3300 mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-LVC100NB</t>
   </si>
   <si>
     <t>Laptop Battery for LENOVO YG 720-13IKB 80X6006PAU, Yoga 720-13IKB 80X6001QGE, Yoga 730-13IKB, L16C4PB1 LiPo  7.68V 6000mAh  CAMERON SINO</t>
   </si>
   <si>
     <t>CS-LVY723NB</t>
   </si>
   <si>
     <t>Laptop Battery for  LENOVO TP X1 20HQS01S00, ThinkPad X1 Carbon 2017-20HR002MGE, 01AV429 LiPo 11.58V 4800mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-LVX117NB</t>
   </si>
   <si>
     <t>Laptop Battery for  LENOVO ThinkPad P43s, ThinkPad T490, L18C3P73 LiPo 11.52V 4250mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-LVP431NB</t>
   </si>
   <si>
+    <t>Laptop Battery for DELL Precision 15 7000, Precision 7510, 7520  0FNY7 LiIon 11.1V 6400mAh CAMERON SINO</t>
+  </si>
+  <si>
+    <t>CS-DEM771NB</t>
+  </si>
+  <si>
     <t>Laptop Battery for DELL Latitude E7240 E7250, Latitude 12 7000, 0J31N7  LiPo 7.4V 6000 mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-DE7240NB</t>
   </si>
   <si>
     <t>Laptop Battery for  Apple MacBook Pro 13 A1708  A1713 LiPo 11.1V 4700mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-AM1713NB</t>
   </si>
   <si>
     <t>Laptop Battery for HP Spectre X360 13-AP0000NA, HSTNN-OB1B SP04XL LiPo 15.4V 3850 mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-HSP004NB</t>
   </si>
   <si>
     <t>Laptop Battery for LENOVO ThinkPad X1 Carbon 2019, L18C4P72 LiPo 15.36V 3250mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-LVX219NB</t>
   </si>
   <si>
     <t>Laptop Battery for DELL XPS 13 2018, XPS 13 9370, 0H754V, DXGH8 LiPo 7.6V  6300mAh CAMERON SINO</t>
@@ -1019,50 +1031,56 @@
     <t>CS-AM1819NB</t>
   </si>
   <si>
     <t>Laptop Battery for  Apple MacBook Pro 2.3 GHZ Core I5(I5-8259U) A1989(EMC 3214) A1964, A1989  LiPo 11.4V 5050mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-AM1946NB</t>
   </si>
   <si>
     <t>Laptop Battery for HP ZBook Studio G5, ZBook Studio X360 G5 5CN15PA, HSTNN-1B8H  LiIon 11,55V 8200mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-HPZ536NB</t>
   </si>
   <si>
     <t>Laptop Battery for RAZER BLADE 2070, Blade 15, RZ09-02386E91  RC30-0248 LiPo 15.4V 5200 mAh Cameron Sino</t>
   </si>
   <si>
     <t>CS-RZB150NB</t>
   </si>
   <si>
     <t>Laptop Battery  ASUS ZenBook 14 UX481F, ZenBook Duo UX481FA, C41N1901 LiPo 15.4V  4500 mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-AUX481NB</t>
+  </si>
+  <si>
+    <t>Laptop Battery for  LENOVO Yoga Slim 9 14ITL5 82D10000UK L19C4PH0  LiPo 7.72V 8150mAh CAMERON SINO</t>
+  </si>
+  <si>
+    <t>CS-LVS914NB</t>
   </si>
   <si>
     <t>Laptop Battery  ASUS UX534FA, ZenBook 15 UX534FA-A8038R, C42N1839 LiPo 15.4V 4500mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-AUX534NB</t>
   </si>
   <si>
     <t>Laptop Battery for  Apple MacBook 12 inch Retina A1534 (Early 2015), MacBook Core M5 1.2GHZ 12 inch Retina A1534(EMC 2991) A1527, A1705 LiPo 7,6V 5200mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-AM1527NB</t>
   </si>
   <si>
     <t>Laptop Battery for FUJITSU LifeBook E448, E5511, T939, U7410, U747, U757, FMVNBP248, FPCBP531 LiPo 14.4V 3450 mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-FUE551NB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1384,51 +1402,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D172"/>
+  <dimension ref="A1:D175"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="209.949" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1549,51 +1567,51 @@
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
         <v>39.876</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11" t="s">
         <v>25</v>
       </c>
       <c r="C11">
         <v>39.876</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12" t="s">
         <v>27</v>
       </c>
       <c r="C12">
         <v>39.876</v>
       </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13" t="s">
         <v>29</v>
       </c>
       <c r="C13">
         <v>39.876</v>
@@ -1675,51 +1693,51 @@
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>40</v>
       </c>
       <c r="B19" t="s">
         <v>41</v>
       </c>
       <c r="C19">
         <v>39.876</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>42</v>
       </c>
       <c r="B20" t="s">
         <v>43</v>
       </c>
       <c r="C20">
         <v>39.876</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21" t="s">
         <v>45</v>
       </c>
       <c r="C21">
         <v>39.876</v>
       </c>
       <c r="D21" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22" t="s">
         <v>47</v>
       </c>
       <c r="C22">
         <v>39.876</v>
@@ -1773,51 +1791,51 @@
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>54</v>
       </c>
       <c r="B26" t="s">
         <v>55</v>
       </c>
       <c r="C26">
         <v>39.876</v>
       </c>
       <c r="D26" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27" t="s">
         <v>57</v>
       </c>
       <c r="C27">
         <v>39.876</v>
       </c>
       <c r="D27" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28" t="s">
         <v>59</v>
       </c>
       <c r="C28">
         <v>39.876</v>
       </c>
       <c r="D28" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>60</v>
       </c>
       <c r="B29" t="s">
         <v>61</v>
       </c>
       <c r="C29">
         <v>39.876</v>
@@ -1927,93 +1945,93 @@
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>76</v>
       </c>
       <c r="B37" t="s">
         <v>77</v>
       </c>
       <c r="C37">
         <v>39.876</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>78</v>
       </c>
       <c r="B38" t="s">
         <v>79</v>
       </c>
       <c r="C38">
         <v>39.876</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>80</v>
       </c>
       <c r="B39" t="s">
         <v>81</v>
       </c>
       <c r="C39">
         <v>39.876</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>82</v>
       </c>
       <c r="B40" t="s">
         <v>83</v>
       </c>
       <c r="C40">
         <v>39.876</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>84</v>
       </c>
       <c r="B41" t="s">
         <v>85</v>
       </c>
       <c r="C41">
         <v>42.0</v>
       </c>
       <c r="D41" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>86</v>
       </c>
       <c r="B42" t="s">
         <v>87</v>
       </c>
       <c r="C42">
         <v>42.948</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>88</v>
       </c>
       <c r="B43" t="s">
         <v>89</v>
       </c>
       <c r="C43">
         <v>42.948</v>
@@ -2025,51 +2043,51 @@
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>90</v>
       </c>
       <c r="B44" t="s">
         <v>91</v>
       </c>
       <c r="C44">
         <v>42.948</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>92</v>
       </c>
       <c r="B45" t="s">
         <v>93</v>
       </c>
       <c r="C45">
         <v>42.948</v>
       </c>
       <c r="D45" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>94</v>
       </c>
       <c r="B46" t="s">
         <v>95</v>
       </c>
       <c r="C46">
         <v>42.948</v>
       </c>
       <c r="D46" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>96</v>
       </c>
       <c r="B47" t="s">
         <v>97</v>
       </c>
       <c r="C47">
         <v>42.948</v>
@@ -2207,135 +2225,135 @@
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>116</v>
       </c>
       <c r="B57" t="s">
         <v>117</v>
       </c>
       <c r="C57">
         <v>42.948</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>118</v>
       </c>
       <c r="B58" t="s">
         <v>119</v>
       </c>
       <c r="C58">
         <v>46.02</v>
       </c>
       <c r="D58" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>120</v>
       </c>
       <c r="B59" t="s">
         <v>121</v>
       </c>
       <c r="C59">
         <v>46.02</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>122</v>
       </c>
       <c r="B60" t="s">
         <v>123</v>
       </c>
       <c r="C60">
         <v>46.02</v>
       </c>
       <c r="D60" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>124</v>
       </c>
       <c r="B61" t="s">
         <v>125</v>
       </c>
       <c r="C61">
         <v>46.02</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>126</v>
       </c>
       <c r="B62" t="s">
         <v>127</v>
       </c>
       <c r="C62">
         <v>46.02</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>128</v>
       </c>
       <c r="B63" t="s">
         <v>129</v>
       </c>
       <c r="C63">
         <v>46.02</v>
       </c>
       <c r="D63" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>130</v>
       </c>
       <c r="B64" t="s">
         <v>131</v>
       </c>
       <c r="C64">
         <v>46.02</v>
       </c>
       <c r="D64" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>132</v>
       </c>
       <c r="B65" t="s">
         <v>133</v>
       </c>
       <c r="C65">
         <v>46.02</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>134</v>
       </c>
       <c r="B66" t="s">
         <v>135</v>
       </c>
       <c r="C66">
         <v>46.02</v>
@@ -2487,79 +2505,79 @@
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>156</v>
       </c>
       <c r="B77" t="s">
         <v>157</v>
       </c>
       <c r="C77">
         <v>46.02</v>
       </c>
       <c r="D77" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>158</v>
       </c>
       <c r="B78" t="s">
         <v>159</v>
       </c>
       <c r="C78">
         <v>46.02</v>
       </c>
       <c r="D78" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>160</v>
       </c>
       <c r="B79" t="s">
         <v>161</v>
       </c>
       <c r="C79">
         <v>46.02</v>
       </c>
       <c r="D79" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>162</v>
       </c>
       <c r="B80" t="s">
         <v>163</v>
       </c>
       <c r="C80">
         <v>46.02</v>
       </c>
       <c r="D80" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>164</v>
       </c>
       <c r="B81" t="s">
         <v>165</v>
       </c>
       <c r="C81">
         <v>46.02</v>
       </c>
       <c r="D81" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>166</v>
       </c>
       <c r="B82" t="s">
         <v>167</v>
       </c>
       <c r="C82">
         <v>46.02</v>
@@ -2585,51 +2603,51 @@
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>170</v>
       </c>
       <c r="B84" t="s">
         <v>171</v>
       </c>
       <c r="C84">
         <v>46.02</v>
       </c>
       <c r="D84" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>172</v>
       </c>
       <c r="B85" t="s">
         <v>173</v>
       </c>
       <c r="C85">
         <v>46.02</v>
       </c>
       <c r="D85" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>174</v>
       </c>
       <c r="B86" t="s">
         <v>175</v>
       </c>
       <c r="C86">
         <v>46.02</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>176</v>
       </c>
       <c r="B87" t="s">
         <v>177</v>
       </c>
       <c r="C87">
         <v>46.02</v>
@@ -2655,79 +2673,79 @@
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>180</v>
       </c>
       <c r="B89" t="s">
         <v>181</v>
       </c>
       <c r="C89">
         <v>46.02</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>182</v>
       </c>
       <c r="B90" t="s">
         <v>183</v>
       </c>
       <c r="C90">
         <v>46.02</v>
       </c>
       <c r="D90" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>184</v>
       </c>
       <c r="B91" t="s">
         <v>185</v>
       </c>
       <c r="C91">
         <v>46.02</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>186</v>
       </c>
       <c r="B92" t="s">
         <v>187</v>
       </c>
       <c r="C92">
         <v>46.02</v>
       </c>
       <c r="D92" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>188</v>
       </c>
       <c r="B93" t="s">
         <v>189</v>
       </c>
       <c r="C93">
         <v>46.02</v>
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>190</v>
       </c>
       <c r="B94" t="s">
         <v>191</v>
       </c>
       <c r="C94">
         <v>46.02</v>
@@ -2837,51 +2855,51 @@
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>82</v>
       </c>
       <c r="B102" t="s">
         <v>83</v>
       </c>
       <c r="C102">
         <v>39.876</v>
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>84</v>
       </c>
       <c r="B103" t="s">
         <v>85</v>
       </c>
       <c r="C103">
         <v>42.0</v>
       </c>
       <c r="D103" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>116</v>
       </c>
       <c r="B104" t="s">
         <v>117</v>
       </c>
       <c r="C104">
         <v>42.948</v>
       </c>
       <c r="D104" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>206</v>
       </c>
       <c r="B105" t="s">
         <v>207</v>
       </c>
       <c r="C105">
         <v>46.02</v>
@@ -2907,496 +2925,496 @@
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>210</v>
       </c>
       <c r="B107" t="s">
         <v>211</v>
       </c>
       <c r="C107">
         <v>46.02</v>
       </c>
       <c r="D107" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>212</v>
       </c>
       <c r="B108" t="s">
         <v>213</v>
       </c>
       <c r="C108">
         <v>46.02</v>
       </c>
       <c r="D108" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>214</v>
       </c>
       <c r="B109" t="s">
         <v>215</v>
       </c>
       <c r="C109">
         <v>46.02</v>
       </c>
       <c r="D109" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>216</v>
       </c>
       <c r="B110" t="s">
         <v>217</v>
       </c>
       <c r="C110">
         <v>46.02</v>
       </c>
       <c r="D110" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>218</v>
       </c>
       <c r="B111" t="s">
         <v>219</v>
       </c>
       <c r="C111">
         <v>48.0</v>
       </c>
       <c r="D111" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>220</v>
       </c>
       <c r="B112" t="s">
         <v>221</v>
       </c>
       <c r="C112">
         <v>48.0</v>
       </c>
       <c r="D112" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>222</v>
       </c>
       <c r="B113" t="s">
         <v>223</v>
       </c>
       <c r="C113">
         <v>48.0</v>
       </c>
       <c r="D113" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>224</v>
       </c>
       <c r="B114" t="s">
         <v>225</v>
       </c>
       <c r="C114">
         <v>48.0</v>
       </c>
       <c r="D114" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>226</v>
       </c>
       <c r="B115" t="s">
         <v>227</v>
       </c>
       <c r="C115">
         <v>48.0</v>
       </c>
       <c r="D115" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>228</v>
       </c>
       <c r="B116" t="s">
         <v>229</v>
       </c>
       <c r="C116">
-        <v>49.08</v>
+        <v>48.0</v>
       </c>
       <c r="D116" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>230</v>
       </c>
       <c r="B117" t="s">
         <v>231</v>
       </c>
       <c r="C117">
         <v>49.08</v>
       </c>
       <c r="D117" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>232</v>
       </c>
       <c r="B118" t="s">
         <v>233</v>
       </c>
       <c r="C118">
         <v>49.08</v>
       </c>
       <c r="D118" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>234</v>
       </c>
       <c r="B119" t="s">
         <v>235</v>
       </c>
       <c r="C119">
         <v>49.08</v>
       </c>
       <c r="D119" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>236</v>
       </c>
       <c r="B120" t="s">
         <v>237</v>
       </c>
       <c r="C120">
         <v>49.08</v>
       </c>
       <c r="D120" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>238</v>
       </c>
       <c r="B121" t="s">
         <v>239</v>
       </c>
       <c r="C121">
         <v>49.08</v>
       </c>
       <c r="D121" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
         <v>240</v>
       </c>
       <c r="B122" t="s">
         <v>241</v>
       </c>
       <c r="C122">
-        <v>52.152</v>
+        <v>49.08</v>
       </c>
       <c r="D122" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
         <v>242</v>
       </c>
       <c r="B123" t="s">
         <v>243</v>
       </c>
       <c r="C123">
         <v>52.152</v>
       </c>
       <c r="D123" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
         <v>244</v>
       </c>
       <c r="B124" t="s">
         <v>245</v>
       </c>
       <c r="C124">
         <v>52.152</v>
       </c>
       <c r="D124" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
         <v>246</v>
       </c>
       <c r="B125" t="s">
         <v>247</v>
       </c>
       <c r="C125">
         <v>52.152</v>
       </c>
       <c r="D125" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
         <v>248</v>
       </c>
       <c r="B126" t="s">
         <v>249</v>
       </c>
       <c r="C126">
-        <v>54.0</v>
+        <v>52.152</v>
       </c>
       <c r="D126" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>250</v>
       </c>
       <c r="B127" t="s">
         <v>251</v>
       </c>
       <c r="C127">
         <v>54.0</v>
       </c>
       <c r="D127" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>252</v>
       </c>
       <c r="B128" t="s">
         <v>253</v>
       </c>
       <c r="C128">
-        <v>55.224</v>
+        <v>54.0</v>
       </c>
       <c r="D128" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
         <v>254</v>
       </c>
       <c r="B129" t="s">
         <v>255</v>
       </c>
       <c r="C129">
         <v>55.224</v>
       </c>
       <c r="D129" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>256</v>
       </c>
       <c r="B130" t="s">
         <v>257</v>
       </c>
       <c r="C130">
         <v>55.224</v>
       </c>
       <c r="D130" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>258</v>
       </c>
       <c r="B131" t="s">
         <v>259</v>
       </c>
       <c r="C131">
         <v>55.224</v>
       </c>
       <c r="D131" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>260</v>
       </c>
       <c r="B132" t="s">
         <v>261</v>
       </c>
       <c r="C132">
         <v>55.224</v>
       </c>
       <c r="D132" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>262</v>
       </c>
       <c r="B133" t="s">
         <v>263</v>
       </c>
       <c r="C133">
         <v>55.224</v>
       </c>
       <c r="D133" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>264</v>
       </c>
       <c r="B134" t="s">
         <v>265</v>
       </c>
       <c r="C134">
-        <v>58.284</v>
+        <v>55.224</v>
       </c>
       <c r="D134" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
         <v>266</v>
       </c>
       <c r="B135" t="s">
         <v>267</v>
       </c>
       <c r="C135">
         <v>58.284</v>
       </c>
       <c r="D135" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
         <v>268</v>
       </c>
       <c r="B136" t="s">
         <v>269</v>
       </c>
       <c r="C136">
         <v>58.284</v>
       </c>
       <c r="D136" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
         <v>270</v>
       </c>
       <c r="B137" t="s">
         <v>271</v>
       </c>
       <c r="C137">
         <v>58.284</v>
       </c>
       <c r="D137" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
         <v>272</v>
       </c>
       <c r="B138" t="s">
         <v>273</v>
       </c>
       <c r="C138">
         <v>58.284</v>
       </c>
       <c r="D138" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
         <v>274</v>
       </c>
       <c r="B139" t="s">
         <v>275</v>
       </c>
       <c r="C139">
         <v>58.284</v>
       </c>
       <c r="D139" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
         <v>276</v>
       </c>
       <c r="B140" t="s">
         <v>277</v>
       </c>
       <c r="C140">
-        <v>60.0</v>
+        <v>58.284</v>
       </c>
       <c r="D140" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
         <v>278</v>
       </c>
       <c r="B141" t="s">
         <v>279</v>
       </c>
       <c r="C141">
         <v>60.0</v>
       </c>
       <c r="D141" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
         <v>280</v>
       </c>
       <c r="B142" t="s">
         <v>281</v>
@@ -3408,51 +3426,51 @@
         <v>11</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
         <v>282</v>
       </c>
       <c r="B143" t="s">
         <v>283</v>
       </c>
       <c r="C143">
         <v>60.0</v>
       </c>
       <c r="D143" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
         <v>284</v>
       </c>
       <c r="B144" t="s">
         <v>285</v>
       </c>
       <c r="C144">
-        <v>61.356</v>
+        <v>60.0</v>
       </c>
       <c r="D144" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
         <v>286</v>
       </c>
       <c r="B145" t="s">
         <v>287</v>
       </c>
       <c r="C145">
         <v>61.356</v>
       </c>
       <c r="D145" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
         <v>288</v>
       </c>
       <c r="B146" t="s">
         <v>289</v>
@@ -3464,380 +3482,422 @@
         <v>11</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
         <v>290</v>
       </c>
       <c r="B147" t="s">
         <v>291</v>
       </c>
       <c r="C147">
         <v>61.356</v>
       </c>
       <c r="D147" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
         <v>292</v>
       </c>
       <c r="B148" t="s">
         <v>293</v>
       </c>
       <c r="C148">
-        <v>64.428</v>
+        <v>61.356</v>
       </c>
       <c r="D148" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
         <v>294</v>
       </c>
       <c r="B149" t="s">
         <v>295</v>
       </c>
       <c r="C149">
-        <v>64.428</v>
+        <v>63.6</v>
       </c>
       <c r="D149" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
         <v>296</v>
       </c>
       <c r="B150" t="s">
         <v>297</v>
       </c>
       <c r="C150">
         <v>64.428</v>
       </c>
       <c r="D150" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
         <v>298</v>
       </c>
       <c r="B151" t="s">
         <v>299</v>
       </c>
       <c r="C151">
         <v>64.428</v>
       </c>
       <c r="D151" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
         <v>300</v>
       </c>
       <c r="B152" t="s">
         <v>301</v>
       </c>
       <c r="C152">
         <v>64.428</v>
       </c>
       <c r="D152" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
         <v>302</v>
       </c>
       <c r="B153" t="s">
         <v>303</v>
       </c>
       <c r="C153">
-        <v>66.0</v>
+        <v>64.428</v>
       </c>
       <c r="D153" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
         <v>304</v>
       </c>
       <c r="B154" t="s">
         <v>305</v>
       </c>
       <c r="C154">
-        <v>66.0</v>
+        <v>64.428</v>
       </c>
       <c r="D154" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
         <v>306</v>
       </c>
       <c r="B155" t="s">
         <v>307</v>
       </c>
       <c r="C155">
-        <v>67.488</v>
+        <v>66.0</v>
       </c>
       <c r="D155" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
         <v>308</v>
       </c>
       <c r="B156" t="s">
         <v>309</v>
       </c>
       <c r="C156">
-        <v>70.56</v>
+        <v>66.0</v>
       </c>
       <c r="D156" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
         <v>310</v>
       </c>
       <c r="B157" t="s">
         <v>311</v>
       </c>
       <c r="C157">
-        <v>70.56</v>
+        <v>67.488</v>
       </c>
       <c r="D157" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
         <v>312</v>
       </c>
       <c r="B158" t="s">
         <v>313</v>
       </c>
       <c r="C158">
-        <v>73.632</v>
+        <v>70.56</v>
       </c>
       <c r="D158" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
         <v>314</v>
       </c>
       <c r="B159" t="s">
         <v>315</v>
       </c>
       <c r="C159">
-        <v>73.632</v>
+        <v>70.56</v>
       </c>
       <c r="D159" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
         <v>316</v>
       </c>
       <c r="B160" t="s">
         <v>317</v>
       </c>
       <c r="C160">
         <v>73.632</v>
       </c>
       <c r="D160" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
         <v>318</v>
       </c>
       <c r="B161" t="s">
         <v>319</v>
       </c>
       <c r="C161">
-        <v>76.692</v>
+        <v>73.632</v>
       </c>
       <c r="D161" t="s">
-        <v>320</v>
+        <v>6</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
+        <v>320</v>
+      </c>
+      <c r="B162" t="s">
         <v>321</v>
       </c>
-      <c r="B162" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C162">
-        <v>76.692</v>
+        <v>73.632</v>
       </c>
       <c r="D162" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
+        <v>322</v>
+      </c>
+      <c r="B163" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="C163">
         <v>76.692</v>
       </c>
       <c r="D163" t="s">
-        <v>6</v>
+        <v>324</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
         <v>325</v>
       </c>
       <c r="B164" t="s">
         <v>326</v>
       </c>
       <c r="C164">
         <v>76.692</v>
       </c>
       <c r="D164" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
         <v>327</v>
       </c>
       <c r="B165" t="s">
         <v>328</v>
       </c>
       <c r="C165">
         <v>76.692</v>
       </c>
       <c r="D165" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
         <v>329</v>
       </c>
       <c r="B166" t="s">
         <v>330</v>
       </c>
       <c r="C166">
         <v>76.692</v>
       </c>
       <c r="D166" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
         <v>331</v>
       </c>
       <c r="B167" t="s">
         <v>332</v>
       </c>
       <c r="C167">
-        <v>78.0</v>
+        <v>76.692</v>
       </c>
       <c r="D167" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
         <v>333</v>
       </c>
       <c r="B168" t="s">
         <v>334</v>
       </c>
       <c r="C168">
-        <v>82.824</v>
+        <v>76.692</v>
       </c>
       <c r="D168" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
         <v>335</v>
       </c>
       <c r="B169" t="s">
         <v>336</v>
       </c>
       <c r="C169">
-        <v>85.896</v>
+        <v>78.0</v>
       </c>
       <c r="D169" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
         <v>337</v>
       </c>
       <c r="B170" t="s">
         <v>338</v>
       </c>
       <c r="C170">
-        <v>88.968</v>
+        <v>82.824</v>
       </c>
       <c r="D170" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
         <v>339</v>
       </c>
       <c r="B171" t="s">
         <v>340</v>
       </c>
       <c r="C171">
+        <v>84.0</v>
+      </c>
+      <c r="D171" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4">
+      <c r="A172" t="s">
+        <v>341</v>
+      </c>
+      <c r="B172" t="s">
+        <v>342</v>
+      </c>
+      <c r="C172">
+        <v>85.896</v>
+      </c>
+      <c r="D172" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4">
+      <c r="A173" t="s">
+        <v>343</v>
+      </c>
+      <c r="B173" t="s">
+        <v>344</v>
+      </c>
+      <c r="C173">
         <v>88.968</v>
       </c>
-      <c r="D171" t="s">
-        <v>6</v>
+      <c r="D173" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174" t="s">
+        <v>345</v>
+      </c>
+      <c r="B174" t="s">
+        <v>346</v>
+      </c>
+      <c r="C174">
+        <v>88.968</v>
+      </c>
+      <c r="D174" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:D172"/>
+  <autoFilter ref="A1:D175"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>