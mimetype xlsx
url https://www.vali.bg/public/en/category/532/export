--- v5 (2026-06-06)
+++ v6 (2026-07-23)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$175</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$176</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="347">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Ref. number</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>PLC controler Battery CS-SMS510SL Siemens  Simatic SL761 Li-MnO2  3V 900 mAh  Cameron Sino</t>
   </si>
   <si>
     <t>CS-SMS510SL</t>
   </si>
   <si>
     <t>not available</t>
   </si>
   <si>
     <t>Kindle Battery  AMAZON Kindle 7, Kindle 8 58-000083  3,7V  890mAh LiPo CAMERON SINO</t>
   </si>
   <si>
@@ -658,50 +658,53 @@
   <si>
     <t>Laptop Battery for  LENOVO 130-14AST, IdeaPad 320-15AST, Ideapad 320-17IKB L16C2PB1 LiPo 7.5V  3900mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-LVT320NB</t>
   </si>
   <si>
     <t>Laptop Battery for LENOVO YOGA 510-14IKB 80YM, Yoga 510-15ISK, L15C2PB1 LiPo 7.6V  4600 mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-LVG510NB</t>
   </si>
   <si>
     <t>Laptop Battery for LENOVO IdeaPad 320S-13IKB, V530s, Yoga 520 12, L17C3P61 LiPo 11.52V 3100 mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-LVY520NB</t>
   </si>
   <si>
     <t>Laptop Battery for HP EliteBook 745 G3, EliteBook 840 G3, EliteBook 850 G3, CS03XL LiPo 11.4V 3400mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-HPE745NB</t>
   </si>
   <si>
+    <t>on route</t>
+  </si>
+  <si>
     <t>Laptop Battery for  LENOVO IdeaPad MIIX 510 12ISK, Miix 520-12IKB, LH5B10L67278 LiPo  7.68V 4850mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-LVM510NB</t>
   </si>
   <si>
     <t>Laptop Battery for ACER ASPIRE NITRO 5 AN517-51-57NL, Nitro 7 AN715-51-58X1, Predator Helios 300 AP18E7M LiPo 15,4V  3700mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-ACS314NB</t>
   </si>
   <si>
     <t>Laptop Battery for ACER Aspire E1, Aspire V5-431P, Aspire V5-551  AL12A32 LiIon 14,8V 2400 mAh  Cameron Sino</t>
   </si>
   <si>
     <t>CS-ACV500NB</t>
   </si>
   <si>
     <t>Laptop Battery for  LENOVO ThinkPad E14, ThinkPad E15, ThinkPad E480, ThinkPad E580 L17C3P51  LiPo 11.1V 4050 mAh CAMERON  SINO</t>
   </si>
   <si>
     <t>CS-LVE590NB</t>
   </si>
   <si>
     <t>Laptop Battery for  LENOVO ThinkBook 13S-20R9005GSB, ThinkBook 14s-0RS002CAU   L18C4PF0  15.36V  2850 mAh CAMERON SINO</t>
@@ -814,50 +817,56 @@
   <si>
     <t>Laptop Battery for  ACER Aspire 5 A514-52G-59ZN, Aspire 7 A717-71G-51MF, AC14A8K LiPo 15.2V 3000 mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-ACB115NB</t>
   </si>
   <si>
     <t>Laptop Battery for MSI GF63 , GF75, GS63, GS73  BTY-M6K  LiPo 11.4V 4500 mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-MSF630NB</t>
   </si>
   <si>
     <t>Laptop Battery for Medion AKOYA P7639, AKOYA P7641,Akoya E7420, A32-D17  LiIon 14.56V 2600 mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-MD7415NB</t>
   </si>
   <si>
     <t>Laptop Battery for HP EliteBook 755 G5, EliteBook 850 G5, ZBook 15U G5, TT03XL LiPo 11.55V 4700mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-HPE755NB</t>
   </si>
   <si>
+    <t>Laptop Battery  Asus B21N1818-2, 0B200-03450400, Li-Polymer 7.7V 4100mAhh CAMERON SINO</t>
+  </si>
+  <si>
+    <t>CS-AUV149NB</t>
+  </si>
+  <si>
     <t>Laptop Battery for  ACER ConceptD 3 CN316-73G-729B, Swift 3 SF313-52-507Z, TravelMate Spin P4, AP18C7M  LiPo 15.4V 3800 mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-ACW514NB</t>
   </si>
   <si>
     <t>Laptop Battery for  ACER Aspire 5 A515-41G-18Z3, Nitro 5 AN515-41-F6VS, Swift 3 SF313-51-514S, AC14B7K, LiPO 15.28V  3250 mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-ACS351NB</t>
   </si>
   <si>
     <t>Laptop Battery for LENOVO ThinkPad L450, T440, T440s, T450, T460, X240, X250, 45N1125 LiIon 11.1V 4400mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-LVX440NB</t>
   </si>
   <si>
     <t>Laptop Battery for DELL Latitude 14 5000, Latitude 15 5000, Latitude 5450, 5250 , 079VRK LiPo 7.4V 6850mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-DE1550NB</t>
   </si>
   <si>
     <t>Laptop Battery for  LENOVO Thinkpad P51S, Thinkpad T470, Thinkpad T570, 01AV422 LiIon 11.1V 4400mAh CAMERON SINO</t>
@@ -986,53 +995,50 @@
     <t>CS-LVY714NB</t>
   </si>
   <si>
     <t>Laptop Battery for  Apple MacBook A1502 battery(2015), MacBook Pro Retina A1502 (2015 Version)  A1582 LiPo 11,43V 6500mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-AM1502NB</t>
   </si>
   <si>
     <t>Laptop Battery for LENOVO ThinkPad X1 Carbon G9 20XW002DGE, ThinkPad X1 Carbon Gen 10 21CB004QIX, ThinkPad X1 Yoga Gen 6 20XY003BAT, L20C4P71 LiPO, 15.44V  3600 mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-LVX190NB</t>
   </si>
   <si>
     <t>Laptop Battery for LENOVO ThinkPad P52 C00 , 01AV495, L17L6P51 LiIon 11.4V  7800mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-LVP520NB</t>
   </si>
   <si>
     <t>Laptop Battery for  Apple MacBook Pro 15 inch TOUCH BAR A1990 2019 A1953  LiPo 11.4V 7300mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-AM1953NB</t>
-  </si>
-[...1 lines deleted...]
-    <t>available</t>
   </si>
   <si>
     <t>Laptop Battery for  Apple MacBook Pro ""Core i5" 2.4 13" Late 2013 Retina A1493, A1502 LiPo 11.34V 6300mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-AM1493NB</t>
   </si>
   <si>
     <t>Laptop Battery for   Apple MacBook Pro "Core i7" 2.6 15" Touch/Late 2016  LiPo 11.4V 6600mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-AM1820NB</t>
   </si>
   <si>
     <t>Laptop Battery for   Apple MacBook Pro "Core i5" 2.9 13" Touch/Late 2016 A1819  LiPo 11.4V 4300mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-AM1819NB</t>
   </si>
   <si>
     <t>Laptop Battery for  Apple MacBook Pro 2.3 GHZ Core I5(I5-8259U) A1989(EMC 3214) A1964, A1989  LiPo 11.4V 5050mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-AM1946NB</t>
   </si>
@@ -1402,51 +1408,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D175"/>
+  <dimension ref="A1:D176"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="209.949" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1679,51 +1685,51 @@
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>38</v>
       </c>
       <c r="B18" t="s">
         <v>39</v>
       </c>
       <c r="C18">
         <v>39.876</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>40</v>
       </c>
       <c r="B19" t="s">
         <v>41</v>
       </c>
       <c r="C19">
         <v>39.876</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>42</v>
       </c>
       <c r="B20" t="s">
         <v>43</v>
       </c>
       <c r="C20">
         <v>39.876</v>
       </c>
       <c r="D20" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21" t="s">
         <v>45</v>
       </c>
       <c r="C21">
         <v>39.876</v>
@@ -1931,51 +1937,51 @@
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>74</v>
       </c>
       <c r="B36" t="s">
         <v>75</v>
       </c>
       <c r="C36">
         <v>39.876</v>
       </c>
       <c r="D36" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>76</v>
       </c>
       <c r="B37" t="s">
         <v>77</v>
       </c>
       <c r="C37">
         <v>39.876</v>
       </c>
       <c r="D37" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>78</v>
       </c>
       <c r="B38" t="s">
         <v>79</v>
       </c>
       <c r="C38">
         <v>39.876</v>
       </c>
       <c r="D38" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>80</v>
       </c>
       <c r="B39" t="s">
         <v>81</v>
       </c>
       <c r="C39">
         <v>39.876</v>
@@ -2225,121 +2231,121 @@
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>116</v>
       </c>
       <c r="B57" t="s">
         <v>117</v>
       </c>
       <c r="C57">
         <v>42.948</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>118</v>
       </c>
       <c r="B58" t="s">
         <v>119</v>
       </c>
       <c r="C58">
         <v>46.02</v>
       </c>
       <c r="D58" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>120</v>
       </c>
       <c r="B59" t="s">
         <v>121</v>
       </c>
       <c r="C59">
         <v>46.02</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>122</v>
       </c>
       <c r="B60" t="s">
         <v>123</v>
       </c>
       <c r="C60">
         <v>46.02</v>
       </c>
       <c r="D60" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>124</v>
       </c>
       <c r="B61" t="s">
         <v>125</v>
       </c>
       <c r="C61">
         <v>46.02</v>
       </c>
       <c r="D61" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>126</v>
       </c>
       <c r="B62" t="s">
         <v>127</v>
       </c>
       <c r="C62">
         <v>46.02</v>
       </c>
       <c r="D62" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>128</v>
       </c>
       <c r="B63" t="s">
         <v>129</v>
       </c>
       <c r="C63">
         <v>46.02</v>
       </c>
       <c r="D63" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>130</v>
       </c>
       <c r="B64" t="s">
         <v>131</v>
       </c>
       <c r="C64">
         <v>46.02</v>
       </c>
       <c r="D64" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>132</v>
       </c>
       <c r="B65" t="s">
         <v>133</v>
       </c>
       <c r="C65">
         <v>46.02</v>
@@ -2491,51 +2497,51 @@
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>154</v>
       </c>
       <c r="B76" t="s">
         <v>155</v>
       </c>
       <c r="C76">
         <v>46.02</v>
       </c>
       <c r="D76" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>156</v>
       </c>
       <c r="B77" t="s">
         <v>157</v>
       </c>
       <c r="C77">
         <v>46.02</v>
       </c>
       <c r="D77" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>158</v>
       </c>
       <c r="B78" t="s">
         <v>159</v>
       </c>
       <c r="C78">
         <v>46.02</v>
       </c>
       <c r="D78" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>160</v>
       </c>
       <c r="B79" t="s">
         <v>161</v>
       </c>
       <c r="C79">
         <v>46.02</v>
@@ -2673,51 +2679,51 @@
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>180</v>
       </c>
       <c r="B89" t="s">
         <v>181</v>
       </c>
       <c r="C89">
         <v>46.02</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>182</v>
       </c>
       <c r="B90" t="s">
         <v>183</v>
       </c>
       <c r="C90">
         <v>46.02</v>
       </c>
       <c r="D90" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>184</v>
       </c>
       <c r="B91" t="s">
         <v>185</v>
       </c>
       <c r="C91">
         <v>46.02</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>186</v>
       </c>
       <c r="B92" t="s">
         <v>187</v>
       </c>
       <c r="C92">
         <v>46.02</v>
@@ -2925,835 +2931,835 @@
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>210</v>
       </c>
       <c r="B107" t="s">
         <v>211</v>
       </c>
       <c r="C107">
         <v>46.02</v>
       </c>
       <c r="D107" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>212</v>
       </c>
       <c r="B108" t="s">
         <v>213</v>
       </c>
       <c r="C108">
         <v>46.02</v>
       </c>
       <c r="D108" t="s">
-        <v>6</v>
+        <v>214</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B109" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C109">
         <v>46.02</v>
       </c>
       <c r="D109" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B110" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C110">
         <v>46.02</v>
       </c>
       <c r="D110" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B111" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C111">
         <v>48.0</v>
       </c>
       <c r="D111" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B112" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C112">
         <v>48.0</v>
       </c>
       <c r="D112" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B113" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C113">
         <v>48.0</v>
       </c>
       <c r="D113" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B114" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C114">
         <v>48.0</v>
       </c>
       <c r="D114" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B115" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C115">
         <v>48.0</v>
       </c>
       <c r="D115" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B116" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C116">
         <v>48.0</v>
       </c>
       <c r="D116" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B117" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C117">
         <v>49.08</v>
       </c>
       <c r="D117" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B118" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C118">
         <v>49.08</v>
       </c>
       <c r="D118" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B119" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C119">
         <v>49.08</v>
       </c>
       <c r="D119" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B120" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C120">
         <v>49.08</v>
       </c>
       <c r="D120" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B121" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C121">
         <v>49.08</v>
       </c>
       <c r="D121" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B122" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C122">
         <v>49.08</v>
       </c>
       <c r="D122" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B123" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C123">
         <v>52.152</v>
       </c>
       <c r="D123" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B124" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C124">
         <v>52.152</v>
       </c>
       <c r="D124" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B125" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C125">
         <v>52.152</v>
       </c>
       <c r="D125" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B126" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C126">
         <v>52.152</v>
       </c>
       <c r="D126" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B127" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C127">
         <v>54.0</v>
       </c>
       <c r="D127" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B128" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C128">
         <v>54.0</v>
       </c>
       <c r="D128" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B129" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C129">
         <v>55.224</v>
       </c>
       <c r="D129" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B130" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C130">
         <v>55.224</v>
       </c>
       <c r="D130" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B131" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C131">
         <v>55.224</v>
       </c>
       <c r="D131" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B132" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C132">
         <v>55.224</v>
       </c>
       <c r="D132" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B133" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C133">
         <v>55.224</v>
       </c>
       <c r="D133" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B134" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C134">
         <v>55.224</v>
       </c>
       <c r="D134" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B135" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C135">
-        <v>58.284</v>
+        <v>57.6</v>
       </c>
       <c r="D135" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B136" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C136">
         <v>58.284</v>
       </c>
       <c r="D136" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B137" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C137">
         <v>58.284</v>
       </c>
       <c r="D137" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B138" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C138">
         <v>58.284</v>
       </c>
       <c r="D138" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B139" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C139">
         <v>58.284</v>
       </c>
       <c r="D139" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B140" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C140">
         <v>58.284</v>
       </c>
       <c r="D140" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B141" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C141">
-        <v>60.0</v>
+        <v>58.284</v>
       </c>
       <c r="D141" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B142" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C142">
         <v>60.0</v>
       </c>
       <c r="D142" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B143" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C143">
         <v>60.0</v>
       </c>
       <c r="D143" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B144" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C144">
         <v>60.0</v>
       </c>
       <c r="D144" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B145" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C145">
-        <v>61.356</v>
+        <v>60.0</v>
       </c>
       <c r="D145" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B146" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C146">
         <v>61.356</v>
       </c>
       <c r="D146" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B147" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C147">
         <v>61.356</v>
       </c>
       <c r="D147" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B148" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C148">
         <v>61.356</v>
       </c>
       <c r="D148" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B149" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C149">
-        <v>63.6</v>
+        <v>61.356</v>
       </c>
       <c r="D149" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B150" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C150">
-        <v>64.428</v>
+        <v>63.6</v>
       </c>
       <c r="D150" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B151" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C151">
         <v>64.428</v>
       </c>
       <c r="D151" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B152" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C152">
         <v>64.428</v>
       </c>
       <c r="D152" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B153" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C153">
         <v>64.428</v>
       </c>
       <c r="D153" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B154" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C154">
         <v>64.428</v>
       </c>
       <c r="D154" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B155" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C155">
-        <v>66.0</v>
+        <v>64.428</v>
       </c>
       <c r="D155" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B156" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C156">
         <v>66.0</v>
       </c>
       <c r="D156" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B157" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C157">
-        <v>67.488</v>
+        <v>66.0</v>
       </c>
       <c r="D157" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B158" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C158">
-        <v>70.56</v>
+        <v>67.488</v>
       </c>
       <c r="D158" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B159" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C159">
         <v>70.56</v>
       </c>
       <c r="D159" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B160" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C160">
-        <v>73.632</v>
+        <v>70.56</v>
       </c>
       <c r="D160" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B161" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C161">
         <v>73.632</v>
       </c>
       <c r="D161" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B162" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C162">
         <v>73.632</v>
       </c>
       <c r="D162" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B163" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C163">
-        <v>76.692</v>
+        <v>73.632</v>
       </c>
       <c r="D163" t="s">
-        <v>324</v>
+        <v>6</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
         <v>325</v>
       </c>
       <c r="B164" t="s">
         <v>326</v>
       </c>
       <c r="C164">
         <v>76.692</v>
       </c>
       <c r="D164" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
         <v>327</v>
       </c>
       <c r="B165" t="s">
         <v>328</v>
       </c>
       <c r="C165">
         <v>76.692</v>
       </c>
       <c r="D165" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
         <v>329</v>
       </c>
       <c r="B166" t="s">
         <v>330</v>
       </c>
       <c r="C166">
         <v>76.692</v>
@@ -3776,128 +3782,142 @@
         <v>6</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
         <v>333</v>
       </c>
       <c r="B168" t="s">
         <v>334</v>
       </c>
       <c r="C168">
         <v>76.692</v>
       </c>
       <c r="D168" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
         <v>335</v>
       </c>
       <c r="B169" t="s">
         <v>336</v>
       </c>
       <c r="C169">
-        <v>78.0</v>
+        <v>76.692</v>
       </c>
       <c r="D169" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
         <v>337</v>
       </c>
       <c r="B170" t="s">
         <v>338</v>
       </c>
       <c r="C170">
-        <v>82.824</v>
+        <v>78.0</v>
       </c>
       <c r="D170" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
         <v>339</v>
       </c>
       <c r="B171" t="s">
         <v>340</v>
       </c>
       <c r="C171">
-        <v>84.0</v>
+        <v>82.824</v>
       </c>
       <c r="D171" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
         <v>341</v>
       </c>
       <c r="B172" t="s">
         <v>342</v>
       </c>
       <c r="C172">
-        <v>85.896</v>
+        <v>84.0</v>
       </c>
       <c r="D172" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
         <v>343</v>
       </c>
       <c r="B173" t="s">
         <v>344</v>
       </c>
       <c r="C173">
-        <v>88.968</v>
+        <v>85.896</v>
       </c>
       <c r="D173" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
         <v>345</v>
       </c>
       <c r="B174" t="s">
         <v>346</v>
       </c>
       <c r="C174">
         <v>88.968</v>
       </c>
       <c r="D174" t="s">
         <v>11</v>
       </c>
     </row>
+    <row r="175" spans="1:4">
+      <c r="A175" t="s">
+        <v>347</v>
+      </c>
+      <c r="B175" t="s">
+        <v>348</v>
+      </c>
+      <c r="C175">
+        <v>88.968</v>
+      </c>
+      <c r="D175" t="s">
+        <v>11</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:D175"/>
+  <autoFilter ref="A1:D176"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>