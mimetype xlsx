--- v6 (2026-07-22)
+++ v7 (2026-10-19)
@@ -43,72 +43,72 @@
   <si>
     <t>Ref. number</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Hama Smart WLAN Socket, Matter, Voice and App-Controlled, Retrofittable, 3680 W</t>
   </si>
   <si>
     <t>HAMA-176638</t>
   </si>
   <si>
     <t>available</t>
   </si>
   <si>
     <t>TP LINK TAPO P100 Smart Socket 10A, 2300W, 2.4Ghz, Schedule Setting, Timer</t>
   </si>
   <si>
     <t>TP-TL-CAM-TAPO-P100-1PK</t>
   </si>
   <si>
+    <t>Hama "Mini" WLAN Socket, Consumption Measurement, 176575</t>
+  </si>
+  <si>
+    <t>HAMA-176575</t>
+  </si>
+  <si>
+    <t>limited availability (up to 3)</t>
+  </si>
+  <si>
+    <t>Hama Smart WLAN Socket, Matter, Voice/App-Controlled, Current Measuring Device</t>
+  </si>
+  <si>
+    <t>HAMA-176654</t>
+  </si>
+  <si>
+    <t>TP LINK TAPO P110 Smart socket 3680 W, 2.4Ghz, timer</t>
+  </si>
+  <si>
+    <t>TP-TL-CAM-TAPO-P110-1PK</t>
+  </si>
+  <si>
     <t>not available</t>
-  </si>
-[...19 lines deleted...]
-    <t>TP-TL-CAM-TAPO-P110-1PK</t>
   </si>
   <si>
     <t>Hama WiFi Upgrade Switch for Lights and Sockets, 176556</t>
   </si>
   <si>
     <t>HAMA-176556</t>
   </si>
   <si>
     <t>Starter kit DELTACO SMART HOME smart plug and 2x RGB LED lights</t>
   </si>
   <si>
     <t>DELT-SH-KIT01</t>
   </si>
   <si>
     <t>Smart WiFi Outdoor/ Indoor Plug Edimax SP-1122WTO 2 EU type AC Outlet</t>
   </si>
   <si>
     <t>EDIM-SP-1122WTO</t>
   </si>
   <si>
     <t>Smart WiFi Indoor Power Strip Edimax SP-1123WT 3 EU type AC Outlet + 4 USB Outputs</t>
   </si>
   <si>
     <t>EDIM-SP-1123WT</t>
   </si>
@@ -492,166 +492,166 @@
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
         <v>11.772</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
-        <v>12.0</v>
+        <v>13.2</v>
       </c>
       <c r="D3" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="C4">
         <v>16.104</v>
       </c>
       <c r="D4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5">
-        <v>17.64</v>
+        <v>16.104</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C6">
         <v>18.0</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7">
         <v>20.964</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8">
         <v>30.0</v>
       </c>
       <c r="D8" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9">
         <v>42.0</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10">
         <v>42.0</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
-        <v>82.8</v>
+        <v>78.0</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D12"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>