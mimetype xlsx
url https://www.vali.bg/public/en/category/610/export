--- v6 (2026-07-23)
+++ v7 (2026-10-19)
@@ -28,99 +28,99 @@
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$15</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Ref. number</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
-    <t>Oculus Quest 2 - Advanced All-In-One Virtual Reality Headset - 128 GB</t>
-[...2 lines deleted...]
-    <t>OCULUS-QUEST2</t>
+    <t>Oculus Meta Quest 3S Advanced All-In-One Virtual Reality Headset 128GB</t>
+  </si>
+  <si>
+    <t>OCULUS-META-QUEST3S-128</t>
+  </si>
+  <si>
+    <t>available</t>
+  </si>
+  <si>
+    <t>Sony - PlayStation VR2</t>
+  </si>
+  <si>
+    <t>SONY-VR2</t>
   </si>
   <si>
     <t>limited availability (up to 3)</t>
   </si>
   <si>
-    <t>Oculus Meta Quest 3S Advanced All-In-One Virtual Reality Headset 128GB</t>
-[...13 lines deleted...]
-  <si>
     <t>Oculus Quest 3S - Advanced All-In-One Virtual Reality Headset 256GB</t>
   </si>
   <si>
     <t>OCULUS-META-QUEST3S-256</t>
   </si>
   <si>
+    <t>Oculus Quest 3 - Advanced All-In-One Virtual Reality Headset - 512 GB</t>
+  </si>
+  <si>
+    <t>OCULUS-QUEST3-512</t>
+  </si>
+  <si>
     <t>VR Expert Pico Neo 3 - All-in-One VR Headset</t>
   </si>
   <si>
     <t>PICO-VR-NEO-3</t>
   </si>
   <si>
-    <t>Oculus Quest 3 - Advanced All-In-One Virtual Reality Headset - 512 GB</t>
-[...4 lines deleted...]
-  <si>
     <t>Pico 4 Ultra - All-In-One Virtual Reality Headset</t>
   </si>
   <si>
     <t>PICO-VR-4-ULTRA</t>
   </si>
   <si>
     <t>not available</t>
+  </si>
+  <si>
+    <t>Gaming AR Glasses ASUS ROG XREAL R1 Micro-OLED display, 240Hz, 0.01ms</t>
+  </si>
+  <si>
+    <t>ASUS-GLASSES-R1-N</t>
   </si>
   <si>
     <t>VR Expert Set of 4 PICO Neo 3 VR headsets, case, router, tablet and accessories</t>
   </si>
   <si>
     <t>PICO-VR-NEO-3-4</t>
   </si>
   <si>
     <t>call</t>
   </si>
   <si>
     <t>VR Expert set-4 pcs PICO 4 Ultra VR headsets, case, tablet, router, accessories</t>
   </si>
   <si>
     <t>PICO-VR-4-ULTRA-4</t>
   </si>
   <si>
     <t>VR Expert Set of 6 PICO Neo 3 VR headsets, case, router, tablet and accessories</t>
   </si>
   <si>
     <t>PICO-VR-NEO-3-6</t>
   </si>
   <si>
     <t>VR Expert set-6 pcs PICO 4 Ultra VR headsets, case, tablet, router, accessories</t>
   </si>
@@ -499,138 +499,138 @@
     <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
-        <v>358.8</v>
+        <v>422.232</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
-        <v>442.344</v>
+        <v>490.8</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4">
-        <v>502.8</v>
+        <v>518.988</v>
       </c>
       <c r="D4" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5">
-        <v>556.968</v>
+        <v>701.76</v>
       </c>
       <c r="D5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6">
         <v>702.0</v>
       </c>
       <c r="D6" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7">
-        <v>713.928</v>
+        <v>912.0</v>
       </c>
       <c r="D7" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C8">
-        <v>912.0</v>
+        <v>999.0</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9">
         <v>3840.0</v>
       </c>
       <c r="D9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10" t="s">
         <v>25</v>
       </c>
       <c r="C10">
         <v>4876.8</v>