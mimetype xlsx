--- v3 (2026-04-22)
+++ v4 (2026-06-06)
@@ -34,111 +34,111 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Ref. number</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Fan Controller Jonsbo RC01 ARGB - SATA</t>
   </si>
   <si>
     <t>JONSBO-MOLS-209</t>
   </si>
   <si>
+    <t>not available</t>
+  </si>
+  <si>
+    <t>Fan Controller ARCTIC Case Fan PWM Hub 1 to 10 Port</t>
+  </si>
+  <si>
+    <t>ARCTIC-AC-ACFAN00175A</t>
+  </si>
+  <si>
     <t>available</t>
   </si>
   <si>
-    <t>Fan Controller ARCTIC Case Fan PWM Hub 1 to 10 Port</t>
-[...4 lines deleted...]
-  <si>
     <t>Controller Kolink Inspire L1 3-Pin 5V ARGB</t>
   </si>
   <si>
     <t>KOLINK-AC-ZUSA-268</t>
   </si>
   <si>
-    <t>not available</t>
-[...1 lines deleted...]
-  <si>
     <t>Noctua NA-FC1, 4-Pin PWM Fan Controller (Black)</t>
   </si>
   <si>
     <t>NOCTUA-ACC-NA-FC1</t>
   </si>
   <si>
+    <t>EZDIY-FAB 12V to 5V RGB Converter</t>
+  </si>
+  <si>
+    <t>EZ-EZDPC119</t>
+  </si>
+  <si>
+    <t>Fan Hub Lamptron SP901 A-RGB Controller 10x 4-pin/3pin</t>
+  </si>
+  <si>
+    <t>LAMP-FARGB</t>
+  </si>
+  <si>
+    <t>Voltage converter Noctua NA-VC1, 24v DC to 12v DC</t>
+  </si>
+  <si>
+    <t>NOCTUA-ACC-NA-VC1</t>
+  </si>
+  <si>
+    <t>ARGB PWM Fan Hub EZDIY-FAB - 8 PWM Prots + 8 ARGB Ports 12/5V</t>
+  </si>
+  <si>
+    <t>EZ-EZDPC174-1</t>
+  </si>
+  <si>
+    <t>Fan controller for 8 fans Noctua NA-FH1</t>
+  </si>
+  <si>
+    <t>NOCTUA-ACC-NA-FH1</t>
+  </si>
+  <si>
+    <t>Fan controller for 8 fans Noctua NV-FH2</t>
+  </si>
+  <si>
+    <t>NOCTUA-ACC-NV-FH2</t>
+  </si>
+  <si>
     <t>limited availability (up to 3)</t>
-  </si>
-[...34 lines deleted...]
-    <t>NOCTUA-ACC-NV-FH2</t>
   </si>
   <si>
     <t>NZXT F140 Black RGB Triple Pack &amp; Controller</t>
   </si>
   <si>
     <t>NZXT-FAN-RF-R14DF-B1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -501,177 +501,177 @@
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
         <v>7.668</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
         <v>7.668</v>
       </c>
       <c r="D3" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C4">
         <v>9.204</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5">
         <v>17.988</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C6">
         <v>19.944</v>
       </c>
       <c r="D6" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="C7">
         <v>23.004</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C8">
         <v>23.94</v>
       </c>
       <c r="D8" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="C9">
         <v>25.056</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C10">
         <v>32.4</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="C11">
         <v>45.156</v>
       </c>
       <c r="D11" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12">
         <v>71.064</v>
       </c>
       <c r="D12" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D13"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>