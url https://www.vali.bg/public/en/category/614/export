--- v4 (2026-06-06)
+++ v5 (2026-07-23)
@@ -34,111 +34,111 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Ref. number</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Fan Controller Jonsbo RC01 ARGB - SATA</t>
   </si>
   <si>
     <t>JONSBO-MOLS-209</t>
   </si>
   <si>
+    <t>available</t>
+  </si>
+  <si>
+    <t>Fan Controller ARCTIC Case Fan PWM Hub 1 to 10 Port</t>
+  </si>
+  <si>
+    <t>ARCTIC-AC-ACFAN00175A</t>
+  </si>
+  <si>
+    <t>Controller Kolink Inspire L1 3-Pin 5V ARGB</t>
+  </si>
+  <si>
+    <t>KOLINK-AC-ZUSA-268</t>
+  </si>
+  <si>
     <t>not available</t>
   </si>
   <si>
-    <t>Fan Controller ARCTIC Case Fan PWM Hub 1 to 10 Port</t>
-[...13 lines deleted...]
-  <si>
     <t>Noctua NA-FC1, 4-Pin PWM Fan Controller (Black)</t>
   </si>
   <si>
     <t>NOCTUA-ACC-NA-FC1</t>
   </si>
   <si>
     <t>EZDIY-FAB 12V to 5V RGB Converter</t>
   </si>
   <si>
     <t>EZ-EZDPC119</t>
   </si>
   <si>
     <t>Fan Hub Lamptron SP901 A-RGB Controller 10x 4-pin/3pin</t>
   </si>
   <si>
     <t>LAMP-FARGB</t>
   </si>
   <si>
     <t>Voltage converter Noctua NA-VC1, 24v DC to 12v DC</t>
   </si>
   <si>
     <t>NOCTUA-ACC-NA-VC1</t>
   </si>
   <si>
+    <t>limited availability (up to 3)</t>
+  </si>
+  <si>
     <t>ARGB PWM Fan Hub EZDIY-FAB - 8 PWM Prots + 8 ARGB Ports 12/5V</t>
   </si>
   <si>
     <t>EZ-EZDPC174-1</t>
   </si>
   <si>
     <t>Fan controller for 8 fans Noctua NA-FH1</t>
   </si>
   <si>
     <t>NOCTUA-ACC-NA-FH1</t>
   </si>
   <si>
     <t>Fan controller for 8 fans Noctua NV-FH2</t>
   </si>
   <si>
     <t>NOCTUA-ACC-NV-FH2</t>
-  </si>
-[...1 lines deleted...]
-    <t>limited availability (up to 3)</t>
   </si>
   <si>
     <t>NZXT F140 Black RGB Triple Pack &amp; Controller</t>
   </si>
   <si>
     <t>NZXT-FAN-RF-R14DF-B1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -501,177 +501,177 @@
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
         <v>7.668</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
         <v>7.668</v>
       </c>
       <c r="D3" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="C4">
         <v>9.204</v>
       </c>
       <c r="D4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5">
         <v>17.988</v>
       </c>
       <c r="D5" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6">
         <v>19.944</v>
       </c>
       <c r="D6" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7">
         <v>23.004</v>
       </c>
       <c r="D7" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8">
         <v>23.94</v>
       </c>
       <c r="D8" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C9">
         <v>25.056</v>
       </c>
       <c r="D9" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C10">
         <v>32.4</v>
       </c>
       <c r="D10" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C11">
-        <v>45.156</v>
+        <v>45.168</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12">
         <v>71.064</v>
       </c>
       <c r="D12" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D13"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>