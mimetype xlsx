--- v4 (2026-06-06)
+++ v5 (2026-10-18)
@@ -64,69 +64,69 @@
   <si>
     <t>CS-DWE800TW</t>
   </si>
   <si>
     <t>limited availability (up to 3)</t>
   </si>
   <si>
     <t>Camera Battery for Two-Way Radio  Motorola TLKR T40, Midland G223, G225 BATT4R BP40  4,8V 700mA Cameron Sino</t>
   </si>
   <si>
     <t>CS-GXT200TW</t>
   </si>
   <si>
     <t>Camera Battery for Two-Way Radio  CS-GXT276TW UNIDEN GMR1038 BATT6R  4,8V 700mA Cameron Sino</t>
   </si>
   <si>
     <t>CS-GXT276TW</t>
   </si>
   <si>
     <t>Camera Battery for Two-Way Radio  MIDLAND G7 MAG, GXT1000, AVP17/BATT5R  NIMH  6V 700mA Cameron Sino</t>
   </si>
   <si>
     <t>CS-GXT300TW</t>
   </si>
   <si>
+    <t>not available</t>
+  </si>
+  <si>
     <t>Camera Battery for Two-Way Radio  Motorola EM1000.T5300, T800 1532/4002A NIMH  3,6V 700mA Cameron Sino</t>
   </si>
   <si>
     <t>CS-MTV500TW</t>
   </si>
   <si>
     <t>Camera Battery for Two-Way Radio  MIDLAND 456R, G6, G8  PB-G8   NIMH  4,8V 700mA Cameron Sino</t>
   </si>
   <si>
     <t>CS-MIM99TW</t>
   </si>
   <si>
     <t>Camera Battery for Two-Way Radio  Motorola CLP1010, CLP1040, CLP1060, SL7500  LiIon  3,7V 1800mA Cameron Sino</t>
   </si>
   <si>
     <t>CS-MRP446TW</t>
-  </si>
-[...1 lines deleted...]
-    <t>not available</t>
   </si>
   <si>
     <t>Camera Battery for Two-Way Radio  Kirisun PT4200, PT5200, PT558, PT668  KB-42A / KB58A   LiPo  7,4V 1600mA Cameron Sino</t>
   </si>
   <si>
     <t>CS-KPT5200TW</t>
   </si>
   <si>
     <t>Camera Battery for Two-Way Radio  Motorola EM1000.T5300, T800 1532/4002A NIMH  3,6V 1500mA Cameron Sino</t>
   </si>
   <si>
     <t>CS-MTV510TW</t>
   </si>
   <si>
     <t>Camera Battery for Two-Way Radio  VERTEX FT-250E, VX-160, YAESU FT-250E FNB-64 NIMH  7,2V 1800mA Cameron Sino</t>
   </si>
   <si>
     <t>CS-FNB67TW</t>
   </si>
   <si>
     <t>Camera Battery for Two-Way Radio  ICOM  IC-A24 BP209 / BP210 NIMH  7,2V 1800mA Cameron Sino</t>
   </si>
   <si>
     <t>CS-ICM209TW</t>
   </si>
@@ -669,93 +669,93 @@
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5">
         <v>19.632</v>
       </c>
       <c r="D5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6">
         <v>19.632</v>
       </c>
       <c r="D6" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C7">
         <v>24.54</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C8">
         <v>24.54</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C9">
         <v>27.612</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10">
         <v>30.672</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
         <v>30.672</v>
@@ -767,51 +767,51 @@
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12">
         <v>36.816</v>
       </c>
       <c r="D12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13">
         <v>36.816</v>
       </c>
       <c r="D13" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14">
         <v>36.816</v>
       </c>
       <c r="D14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15">
         <v>36.816</v>
@@ -963,51 +963,51 @@
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26" t="s">
         <v>56</v>
       </c>
       <c r="C26">
         <v>49.08</v>
       </c>
       <c r="D26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27" t="s">
         <v>58</v>
       </c>
       <c r="C27">
         <v>49.08</v>
       </c>
       <c r="D27" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28" t="s">
         <v>60</v>
       </c>
       <c r="C28">
         <v>49.08</v>
       </c>
       <c r="D28" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>61</v>
       </c>
       <c r="B29" t="s">
         <v>62</v>
       </c>
       <c r="C29">
         <v>49.08</v>