--- v3 (2026-04-22)
+++ v4 (2026-07-23)
@@ -34,78 +34,78 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Ref. number</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Alphacool Ultra Pure Water 1000ml</t>
   </si>
   <si>
     <t>AC-30033</t>
   </si>
   <si>
+    <t>limited availability (up to 3)</t>
+  </si>
+  <si>
+    <t>Alphacool Eiswasser Crystal Green UV-active premixed coolant 1000ml</t>
+  </si>
+  <si>
+    <t>AC-1012562</t>
+  </si>
+  <si>
+    <t>Alphacool Eiswasser Crystal Blue 1000ml</t>
+  </si>
+  <si>
+    <t>AC-1014014</t>
+  </si>
+  <si>
+    <t>Alphacool Eiswasser Crystal Yellow UV-active premixed coolant 1000ml</t>
+  </si>
+  <si>
+    <t>AC-1012559</t>
+  </si>
+  <si>
     <t>not available</t>
   </si>
   <si>
-    <t>Alphacool Eiswasser Crystal Green UV-active premixed coolant 1000ml</t>
-[...16 lines deleted...]
-  <si>
     <t>Alphacool Eiswasser Crystal Red premixed coolant 1000ml</t>
   </si>
   <si>
     <t>AC-1014016</t>
-  </si>
-[...1 lines deleted...]
-    <t>limited availability (up to 3)</t>
   </si>
   <si>
     <t>Alphacool Eiswasser Crystal Blue UV-active premixed coolant 1000ml</t>
   </si>
   <si>
     <t>AC-1012560</t>
   </si>
   <si>
     <t>Alphacool Tec Protect 2 Clear 1000ml</t>
   </si>
   <si>
     <t>AC-1021554</t>
   </si>
   <si>
     <t>Alphacool Ultra Pure Water canister 5000ml</t>
   </si>
   <si>
     <t>AC-30158</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -477,135 +477,135 @@
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
         <v>7.668</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
-        <v>14.616</v>
+        <v>14.676</v>
       </c>
       <c r="D3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
-        <v>14.904</v>
+        <v>14.676</v>
       </c>
       <c r="D4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5">
         <v>15.036</v>
       </c>
       <c r="D5" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C6">
         <v>15.336</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7">
         <v>15.336</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8">
-        <v>15.744</v>
+        <v>15.804</v>
       </c>
       <c r="D8" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9">
-        <v>29.748</v>
+        <v>29.04</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D10"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>