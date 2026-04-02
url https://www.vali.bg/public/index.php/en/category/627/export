--- v0 (2025-10-03)
+++ v1 (2026-04-02)
@@ -67,90 +67,90 @@
   <si>
     <t>CorelDRAW Graphics Suite Education 365-Day Subscription (5-50)</t>
   </si>
   <si>
     <t>FS-SOFT-COREL-DRGES365-50</t>
   </si>
   <si>
     <t>VR Expert Education Kit software license - base bundle for 1 year</t>
   </si>
   <si>
     <t>SOFT-VR-BB-1</t>
   </si>
   <si>
     <t>Software Corinth</t>
   </si>
   <si>
     <t>CORINTH-1DEV-WEB-1Y</t>
   </si>
   <si>
     <t>ask for price</t>
   </si>
   <si>
     <t>CORINTH-1DEV-DESK-1Y</t>
   </si>
   <si>
+    <t>VR Expert Education Kit-base bundle and Corinth software license for 1 year for 1 pair of headsets</t>
+  </si>
+  <si>
+    <t>SOFT-VR-BC-1</t>
+  </si>
+  <si>
     <t>CorelDRAW Graphics Suite Enterprise Education License (incl. 1 Yr CorelSure Maintenance) (1-4)</t>
   </si>
   <si>
     <t>FS-SOFT-COREL-GSEE14</t>
   </si>
   <si>
     <t>limited availability (up to 3)</t>
   </si>
   <si>
-    <t>VR Expert Education Kit-base bundle and Corinth software license for 1 year for 1 pair of headsets</t>
-[...4 lines deleted...]
-  <si>
     <t>VR Expert Education Kit software license - base bundle for 3 years</t>
   </si>
   <si>
     <t>SOFT-VR-BB-3</t>
   </si>
   <si>
     <t>VR Expert Education Kit - base bundle and Corinth software license for 3 years for 1 pair of VR headsets</t>
   </si>
   <si>
     <t>SOFT-VR-BC-3</t>
   </si>
   <si>
     <t>CORINTH-CLASS-WEB-1Y</t>
   </si>
   <si>
     <t>CORINTH-CLASS-DESK-1Y</t>
   </si>
   <si>
     <t>CorelDRAW Graphics Suite Classroom License 15+1 (incl. 1 yr CorelSure Maintenance)</t>
   </si>
   <si>
     <t>FS-SOFT-COREL-DGSC-151</t>
   </si>
   <si>
-    <t>available</t>
+    <t>not available</t>
   </si>
   <si>
     <t>CORINTH-SCHOOL-WEB-1Y</t>
   </si>
   <si>
     <t>CORINTH-SCHOOL-DESK-1Y</t>
   </si>
   <si>
     <t>CORINTH-CLASS-WEB-5Y</t>
   </si>
   <si>
     <t>CORINTH-CLASS-DESK-5Y</t>
   </si>
   <si>
     <t>CORINTH-SCHOOL-WEB-5Y</t>
   </si>
   <si>
     <t>CORINTH-SCHOOL-DESK-5Y</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -508,219 +508,219 @@
     <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
-        <v>49.98</v>
+        <v>30.0</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
-        <v>143.184</v>
+        <v>73.212</v>
       </c>
       <c r="D3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
-        <v>143.184</v>
+        <v>73.212</v>
       </c>
       <c r="D4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5">
-        <v>312.0</v>
+        <v>117.6</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6">
         <v>0.0</v>
       </c>
       <c r="D6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7">
         <v>0.0</v>
       </c>
       <c r="D7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8" t="s">
         <v>18</v>
       </c>
       <c r="C8">
-        <v>361.68</v>
+        <v>180.0</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" t="s">
         <v>20</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9">
+        <v>184.92</v>
+      </c>
+      <c r="D9" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
-        <v>492.0</v>
+        <v>300.0</v>
       </c>
       <c r="D10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11" t="s">
         <v>25</v>
       </c>
       <c r="C11">
-        <v>600.0</v>
+        <v>444.0</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>13</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12">
         <v>0.0</v>
       </c>
       <c r="D12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13">
         <v>0.0</v>
       </c>
       <c r="D13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14" t="s">
         <v>29</v>
       </c>
       <c r="C14">
-        <v>1899.0</v>
+        <v>970.944</v>
       </c>
       <c r="D14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" t="s">
         <v>31</v>
       </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>13</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>